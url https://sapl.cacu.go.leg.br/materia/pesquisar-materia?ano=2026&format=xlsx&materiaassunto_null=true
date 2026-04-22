--- v0 (2026-02-18)
+++ v1 (2026-04-22)
@@ -10,680 +10,1223 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="385">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>DRA HORTÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5121/emenda_modificativa_no_01.2026.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5121/emenda_modificativa_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 5º do Projeto de Lei Ordinária nº 06/2026.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALEXANDRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5122/emenda_modificativa_no_02.2026.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5122/emenda_modificativa_no_02.2026.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º do Projeto de Resolução nº 02/2026</t>
   </si>
   <si>
+    <t>5136</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ANDRÉ CAMARGOS</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5136/emenda_modificativa_no_03.2026-1_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei Ordinária nº 10/2026, de 30 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>5177</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>ALESSANDRO BESSA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5177/emenda_modificativa_no_04.2026_-_plo_16.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 2º do Projeto de Lei Ordinária nº 16/2026</t>
+  </si>
+  <si>
+    <t>5179</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>CASSIANO LEMOS</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5179/emenda_modificativa_no_05.2026_-_plo_20.2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 7º do Projeto de Lei Ordinária nº 20/2026</t>
+  </si>
+  <si>
+    <t>5180</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5180/emenda_modificativa_no_06.2026_-_plo_21.2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 5º do Projeto de Lei Ordinária nº 21/2026</t>
+  </si>
+  <si>
+    <t>5182</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5182/emenda_modificativa_no_07.2026_-_plo_22.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 2º do Projeto de Lei Ordinária nº 22/2026</t>
+  </si>
+  <si>
+    <t>5183</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5183/emenda_modificativa_no_08.2026_-_plo_23.2026_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Ementa e o Artigo 1º do Projeto de Lei Ordinária nº 23/2026</t>
+  </si>
+  <si>
+    <t>5186</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5186/emenda_modificativa_no_09.2026_-_pelom_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 1º da Proposta de Emenda à Lei Orgânica nº 02/2026</t>
+  </si>
+  <si>
     <t>5087</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DRA HORTÊNCIA, ALESSANDRO BESSA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_01_cameras_no_cemiterio.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_01_cameras_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>“Indicamos ao Poder Executivo, a instalação de câmeras de monitoramento no Cemitério Municipal São José. ”</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_02_redutor_de_velociddade_praca_sonia_fotaleza.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_02_redutor_de_velociddade_praca_sonia_fotaleza.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, a instalação de redutor de velocidade (quebra-molas), na Rua Neca Borges nas proximidades da praça Sonia Fortaleza, na altura da casa n° 2187.“</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_03_redutor_de_velociddade_praca_paulo_junqueiroz.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_03_redutor_de_velociddade_praca_paulo_junqueiroz.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, a instalação de redutores de velocidade (quebra-molas), na Avenida Clarice Machado Guimarães, em frente à praça Paulo César Junqueiroz.“</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_04_limpeza_de_grelhas.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_04_limpeza_de_grelhas.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo, a manutenção e limpeza regular de todas as grelhas de escoamento de enchorro do Setor Industrial.”</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_05_radar_escolas.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_05_radar_escolas.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal a instalação de aparelho eletrônico de redução de velocidade (radar eletrônico), próximo a todas as unidades de ensino municipais e estaduais situadas no perímetro urbano de nosso município. “</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>JÚNIOR REZENDE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_no_06_-_faixa_de_pedestre_supermercado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_no_06_-_faixa_de_pedestre_supermercado.pdf</t>
   </si>
   <si>
     <t>“Indico ao Chefe do Poder Executivo, a implantação de uma faixa de pedestres em frente ao Supermercado Dois Amigos, localizado na Rua José Reinaldo_x000D_
 Vieira.”</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_no_07_-_faixa_de_pedestre_bancos.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_no_07_-_faixa_de_pedestre_bancos.pdf</t>
   </si>
   <si>
     <t>“Indico ao Chefe do Poder Executivo, a implantação de faixa de pedestres nas proximidades das agências do Banco do Brasil e do Sicoob, de nosso  município. ”</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>8</t>
-[...5 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5096/indicacao_no_08_-__rede_de_agua_e_esgoto_setor_industrial.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5096/indicacao_no_08_-__rede_de_agua_e_esgoto_setor_industrial.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, que sejam tomadas as devidas providências junto a Saneago para instalação da rede de fornecimento água e rede de esgoto nos Setores Industrial I e II.”</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5097/indicacao_no_09_-_lei_15326_6_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5097/indicacao_no_09_-_lei_15326_6_1.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, urgência nos trâmites para a aplicação da Lei n° 15.326/2026, que garante o enquadramento dos Educadores_x000D_
 de desenvolvimento infantil (EDI) na carreira do Magistério.”</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5098/indicacao_no_10_-__lei_retroativo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5098/indicacao_no_10_-__lei_retroativo.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, a adoção das devidas providências acerca da aplicação da Lei Complementar n° 226/2026, que prevê a autorização para pagamentos retroativos de anuênio, triênio, quinquênio, sexta-parte, licença prêmio e demais mecanismos equivalentes ao quadro de pessoal dos entes federativos que decretaram estado de calamidade pública decorrente da pandemia de Covid-19.”</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_no_11_-_plantoes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_no_11_-_plantoes.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo, implementação de regime de plantão nas Farmácias Básicas Municipais aos finais de semana, feriados e períodos de recesso.”</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_n12_-_contratacao_de__medico_especialista_em_endocrinologia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_n12_-_contratacao_de__medico_especialista_em_endocrinologia.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo, a contratação de médico especialista em Endocrinologia para atendimento na rede pública municipal.”</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5106/indicacao__n_13_-__praca_do_skate.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5106/indicacao__n_13_-__praca_do_skate.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a necessidade de realizar a revitalização completa e a melhoria da iluminação da Praça Josino Carneiro Guimarães,  popularmente conhecida como Praça do Skate.”</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5107/indicacao__no_14-caw4.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5107/indicacao__no_14-caw4.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, a manutenção da estrada não pavimentada CAW4, localizada na zona rural do Município de Caçu/GO.”</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5108/indicacao__no_15_-ltcat.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5108/indicacao__no_15_-ltcat.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a contratação de um profissional credenciado para a elaboração do Laudo Técnico das Condições Ambientais do Trabalho-LTCAT, dos funcionários da Saúde de nosso Município.”</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5111/indicacao_no_16_-__quebra_molas_rua_hipolita.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5111/indicacao_no_16_-__quebra_molas_rua_hipolita.pdf</t>
   </si>
   <si>
     <t>“Indica ao Chefe do Poder Executivo a instalação de um redutor de velocidade (quebramolas) na Rua Maria Hipólita Nunes, nas proximidades do Gás_x000D_
 Líder, localizada no Setor Gilmar Guimarães."</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5112/indicacao_no_17__-_quebra_molas_boa_vista.docx.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5112/indicacao_no_17__-_quebra_molas_boa_vista.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a instalação de um redutor de velocidade (quebra-molas) e placas de limite de velocidade na Rua Antônio Cândido de Castro, nas proximidades do Mercado Boa Vista, localizada no Setor Boa Vista.”</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5113/indicacao_no_18_-_medida_provisoria.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5113/indicacao_no_18_-_medida_provisoria.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a adoção das devidas providências acerca da aplicação da Medida Provisória n° 1334/2026, que alterou a Lei nº _x000D_
 11.738/2008, para dispor sobre o piso salarial profissional nacional para os profissionais do magistério público da educação básica.”</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5123/indicacao_19_-_recapeamento_setor_bela_vista.docx.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5123/indicacao_19_-_recapeamento_setor_bela_vista.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo o termino das obras de recapeamento do asfáltico das ruas do Setor Bela Vista.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5124/indicacao_20_-_execucao_pavimentacao_arco_iris.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5124/indicacao_20_-_execucao_pavimentacao_arco_iris.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a execução de aproximadamente 100 (cem) metros de pavimentação asfáltica na Rua Deoclides Barbosa de Aguiar, localizada no Conjunto Arco-Íris, no trecho que liga o Bairro Rui Martins ao Arco-Íris II, nas proximidades da antiga AABB.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_21__equipamento_de_digital.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_21__equipamento_de_digital.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a adoção de providências necessárias para aquisição de um novo equipamento de coleta biométrica (digital) destinado à emissão de carteiras de identidade em nosso município.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>CASSIANO LEMOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5132/indicacao_22_-_plantio_de_arvores.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5132/indicacao_22_-_plantio_de_arvores.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que seja realizado o plantio de árvores nas áreas públicas da cidade.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5133/indicacao_plano_diretor.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5133/indicacao_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a elaboração do Plano Diretor Municipal, visando o desenvolvimento urbano ordenado e a participação popular, conforme exige o Estatuto da Cidade (Lei Federal n° 10.257/2001).</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5134/indicacao_24_-_conselho_da_juventude.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5134/indicacao_24_-_conselho_da_juventude.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a criação do Conselho Municipal da Juventude.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_ecopontos_municipais.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_ecopontos_municipais.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a implantação de Ecopontos Municipais destinado ao recebimento de resíduos recicláveis provenientes da zona urbana e rural do município.</t>
   </si>
   <si>
+    <t>5138</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5138/indicacao_no_26_-__isencao_iptu.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal, concessão da isenção do IPTU aos contribuintes residentes em imóveis localizados em vias públicas que não possuam pavimentação asfáltica (asfalto, paralelepípedos, bloquetes ou concreto) e/ou infraestrutura básica.”</t>
+  </si>
+  <si>
+    <t>5139</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5139/indicacao_no_27_-_construcao_de_creche_vale_do_sol.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Chefe do Poder Executivo Municipal a construção de uma Creche Municipal no Setor Vale do Sol ou no Bairro Gilmar Guimarães.”</t>
+  </si>
+  <si>
+    <t>5141</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5141/indicacao_28_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo, a implementação de Políticas Municipal de Atenção Integral à Pessoa com Fibromialgia.”</t>
+  </si>
+  <si>
+    <t>5142</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5142/indicacao_no_29_-_abertura_de_pad.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal, abertura de processo de investigação/apuração de denúncias, relativas à possível(is) desvio(s) de conduta(s) de servidor(es) da Secretaria Municipal de Saúde.”</t>
+  </si>
+  <si>
+    <t>5146</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5146/indicacao_animais_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal a criação e implantação de um Programa Municipal de Controle e Manejo de Animais em Situação de Rua, com_x000D_
+ações de castração, vacinação, recolhimento de animais em situação de risco, incentivo à adoção responsável e campanhas educativas.”</t>
+  </si>
+  <si>
+    <t>5147</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5147/indicacao_redutor_de_velocidade_praca_da_peteca.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal, a construção e implantação de redutor de velocidade na Rua José Junqueira de Almeida, no Setor São Paulo, no_x000D_
+trecho localizado no meio do quarteirão da Praça Paulo Cesar Junqueiroz (Praça da Peteca).”</t>
+  </si>
+  <si>
+    <t>5150</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5150/indicacao_no_31_-_equiparacao_salarial.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a equiparação do salário base do cargo de Auxiliar de Serviços Gerais da Prefeitura ao valor percebido pelo_x000D_
+mesmo cargo na Câmara Municipal de Caçu.</t>
+  </si>
+  <si>
+    <t>5167</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5167/indicacao_no_33_-_cuidador.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal a adoção de medidas visando à disponibilização de profissional para acompanhamento de pacientes idosos e_x000D_
+pessoas com deficiência em consultas e exames realizados fora do domicílio.”</t>
+  </si>
+  <si>
+    <t>5168</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5168/indicacao_no_34_-__pontos.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal a adoção de medidas visando à criação de pontos estratégicos nos postos de saúde para embarque e desembarque de pacientes que necessitam se deslocar para outras cidades para tratamento de saúde.”</t>
+  </si>
+  <si>
+    <t>5169</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5169/indicacao_no_35_-_moujaro.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal a adoção de medidas visando à implementação de programa de tratamento integral destinado a pacientes com_x000D_
+diabetes e obesidade, contemplando acompanhamento médico, nutricional, psicológico e, quando indicado, o fornecimento do medicamento Mounjaro mediante indicação médica.”</t>
+  </si>
+  <si>
+    <t>5170</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5170/indicacao_36_-_bancos_da_creche_-_ver._junior_rezende.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de bancos e cobertura na entrada da Creche Municipal Vander Luiz Bosco.</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5171/indicacao_37_-_reestruturacao_avenida_idelfonso_carneiro_-__ver._junior_rezende.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Municipal a realização de obra de reestruturação completa da Avenida Ildefonso Carneiro, no trecho compreendido entre a Escola Militarizada e o Auto Posto ABC, contemplando a retirada dos bloquetes existentes, implantação de pavimentação asfáltica adequada recapeamento), bem como construção de sistema eficiente de drenagem pluvial.”</t>
+  </si>
+  <si>
+    <t>5172</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5172/indicacao_38__nova_saida_escola_militarizada.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a criação de nova entrada e saída para a Escola Cívico Militarizada, com acesso pela Av. Idelfonso Carneiro.”</t>
+  </si>
+  <si>
+    <t>5175</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5175/indicacao_no_39_-_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a aquisição de ambulância para atendimento das demandas da rede municipal de saúde.”</t>
+  </si>
+  <si>
+    <t>5176</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5176/indicacao_no_40_-_conteineres.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Chefe do Poder Executivo Municipal o aluguel de contêineres para acomodação dos pacientes internos do Hospital Municipal durante_x000D_
+o período de reforma.”</t>
+  </si>
+  <si>
+    <t>5137</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5137/projeto_de_decreto_capitao_alles1_recuperacao_automatica.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de Caçu/GO ao Capitão da Polícia Militar do Estado de Goiás ALLES MARANHÃO COSTA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5162</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5162/projeto_de_dec._legislativo_02-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>"Susta os efeitos do Decreto Municipal nº 073/26, de 05 de acompanhamento, a transparência, a rastreabilidade e prestação de contas das Emendas Parlamentares Impositivas no âmbito do Município de Caçu – GO, e dá outras providências”</t>
+  </si>
+  <si>
     <t>5119</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5119/projeto_lei_complementar_01-26_-_acrescenta_funcao_gratificada_na_lei_complementar_021_-_2025_assinado_2_votacao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5119/projeto_lei_complementar_01-26_-_acrescenta_funcao_gratificada_na_lei_complementar_021_-_2025_assinado_2_votacao.pdf</t>
   </si>
   <si>
     <t>Acrescenta Função Gratificada no Quadro de funções da Lei Complementar nº 021/2025, e dá outras providencias.”</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5120/projeto_lei_complementar_02-26_-_altera_a_lei_002_-_2018_-_aumenta_quantidade_de_vagas_assinado_1_votacao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5120/projeto_lei_complementar_02-26_-_altera_a_lei_002_-_2018_-_aumenta_quantidade_de_vagas_assinado_1_votacao.pdf</t>
   </si>
   <si>
     <t>"Altera a quantidade de vagas dos cargos de Psicólogo e Pedagogo criados pela Lei Complementar nº 002/2018, e dá outras providências.”</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5127/projeto_lei_complementar_03-26_-_acrescenta_fg_de_auxiliar_de_cartorio_eleitoral_na_lei_complementar_021_-_2025.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5127/projeto_lei_complementar_03-26_-_acrescenta_fg_de_auxiliar_de_cartorio_eleitoral_na_lei_complementar_021_-_2025_1_1.pdf</t>
   </si>
   <si>
     <t>Acrescenta Função Gratificada de Auxiliar do Cartório Eleitoral no Quadro de funções da Lei Complementar nº 021/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5131/projeto_de_lei_complementar_04__isencao_bpc.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5131/projeto_de_lei_complementar_04__isencao_bpc_1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inc. VII e acrescenta o parágrafo único do art. 22 da Lei Municipal n° 1.176/98.</t>
   </si>
   <si>
+    <t>5153</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5153/projeto_lei_complementar_05-26_-_altera_a_lei_956_e_cria_a_superintendencia_de_transportes_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei 956/93, cria a Superintendência Municipal dos Transportes, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5173</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5173/projeto_lei_complementar_06-26_-_altera_lei_complementar_11_-_cacuprev.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 11, de 21 de março de 2023, que dispõe sobre Regime Próprio de Previdência do Município de Caçu - GO.”</t>
+  </si>
+  <si>
     <t>5088</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5088/projeto_lei_01_-_dispoe_sobre_a_concessao_de_incentivo_financeiro_adicional_-_agentes_de_saude_aprovado_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5088/projeto_lei_01_-_dispoe_sobre_a_concessao_de_incentivo_financeiro_adicional_-_agentes_de_saude_aprovado_2.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a repassar incentivo financeiro adicional – IFA, aos Agentes Comunitários de Saúde e aos Agentes de Combate_x000D_
 às Endemias e dá outras providências".</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5089/projeto_lei_02_-_desincorporacao_e_baixa_de_bens_do_municipio_assinado_2_votacao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5089/projeto_lei_02_-_desincorporacao_e_baixa_de_bens_do_municipio_assinado_2_votacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza a desincorporação de bens móveis do patrimônio público municipal e dá outras providências".</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5099/projeto_de_lei_03_-_revisao_geral_anual_2026_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5099/projeto_de_lei_03_-_revisao_geral_anual_2026_2.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral de salário aos Servidores Públicos ativos, inativos e pensionistas, aos Agentes Políticos dos Poderes Executivo e Legislativo, aos Conselheiros Tutelares do Município de Caçu, aos Servidores do Instituto Municipal de Previdência dos Servidores de Caçu - CAÇUPREV, e dá outras providências”.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5100/projeto_lei_04_-_altera_o_vencimento_do_acs_e_do_ace_para_2026_1_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5100/projeto_lei_04_-_altera_o_vencimento_do_acs_e_do_ace_para_2026_1_2.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Art. 1º da Lei nº 2.448, de 09 de agosto de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5109/projeto_lei_05_-_contribuicao_financeira_para_associacao_dos_agricultores_familiares_projeto_sao_jeronimo_2_aprovado_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5109/projeto_lei_05_-_contribuicao_financeira_para_associacao_dos_agricultores_familiares_projeto_sao_jeronimo_2_aprovado_2.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação dos Agricultores Familiares do Projeto São Jerônimo e _x000D_
 dá outras providências”.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5110/projeto_lei_06.2026_-_autoriza_celebrar_convenios_com_instituicoes_aprovado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5110/projeto_lei_06.2026_-_autoriza_celebrar_convenios_com_instituicoes_aprovado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a celebrar Convênios com as Instituições que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_lei_07_-_autoriza_uso_de_area_aprovado_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_lei_07_-_autoriza_uso_de_area_aprovado_2.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área às pessoas físicas e jurídicas especificadas nesta Lei, que buscam fixar sede definitiva neste Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_ordinaria_no_08.2026_altera_lei_2530_assinatura_eletronica_assinado_2_votacao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_ordinaria_no_08.2026_altera_lei_2530_assinatura_eletronica_assinado_2_votacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.530, de 14 de setembro de 2023.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>JEANDRA GUIMARÃES, ANDRÉ CAMARGOS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5117/projeto_de_lei_09_-_rotary_2_assinado_2_votacao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5117/projeto_de_lei_09_-_rotary_2_assinado_2_votacao.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Caçu, o “Dia Municipal do Rotary e dos Rotarianos”, a ser comemorado, anualmente, em 23 de fevereiro, e dá outras providências.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5118/projeto_lei_10_-_parcelamento_-_cacuprev.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5118/projeto_lei_10_-_parcelamento_-_cacuprev_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre parcelamento no Regime Próprio de Previdência Social do Município de Caçu, e dá outras providências.”</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5129/plo_11_-_denomina-se_maria_severina_vieira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5129/plo_11_-_denomina-se_maria_severina_vieira_1.pdf</t>
   </si>
   <si>
     <t>Dá nome de “MARIA SEVERINA VIEIRA” à Avenida Brasil, desta Cidade, e dá outras providências”</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5130/projeto_lei_12_-_cria_o_cartao_renda_mais.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5130/projeto_lei_12_-_cria_o_cartao_renda_mais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Cartão Renda Mais, concedendo ajuda de custo às pessoas de baixa renda residentes em nosso município que se enquadram nos requisitos desta Lei, e dá outras providências”.</t>
   </si>
   <si>
+    <t>5143</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5143/projeto_lei_13_-_autoriza_formalizar_cessao_de_uso_de_area_para_reforma_da_rodoviaria_1_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza formalizar Termo de Cessão de Uso de Imóveis para o ESTADO DE GOIÁS, representado pela Agência Goiana de Infraestrutura e Transportes (GOINFRA) para reforma da Rodoviária, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5144</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5144/projeto_lei_14_-_autoriza_formalizar_cessao_de_uso_de_area_para_goinfra_-__reforma_do_ginasio_de_esportes_1_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza formalizar Termo de Cessão de Uso de Imóvel para o ESTADO DE GOIÁS, representado pela Agência Goiana de Infraestrutura e Transportes (GOINFRA) para reforma do Ginásio de Esportes, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5145</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5145/projeto_lei_15_-_autoriza_formalizar_cessao_de_uso_de_area_para_construcao_de_clinica_pet_1_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza formalizar Termo de Cessão de Uso de Imóvel para o ESTADO DE GOIÁS, representado pela Agência Goiana de Infraestrutura e Transportes (GOINFRA), e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5151</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5151/projeto_lei_16_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.607, de 13 de agosto de 2024, para revogar o artigo 5º e adequar a redação do artigo 2º, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5152</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5152/projeto_lei_17_-_criacao_do_conselho_dos_direitos_da_pessoa_com_deficiencia_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do conselho municipal dos direitos da pessoa com deficiência e o fundo municipal dos direitos da pessoa com deficiência, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5155</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5155/plo_18_-__publicidade_emendas_parlamentares_federal_e_estadual_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade ao Poder Executivo dar publicidade anual, nos meios oficiais de publicação e no sítio eletrônico da Prefeitura, à_x000D_
+aplicação das Emendas Parlamentares recebidas pelo Município de Caçu.”</t>
+  </si>
+  <si>
+    <t>5156</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5156/projeto_lei_19_-_autoriza_conceder_premiacao_no_festival_gastronomico_de_cacu_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a realizar gastos com a realização do FESTIVAL GASTRONÔMICO e a concessão de premiação e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5157</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5157/projeto_lei_20_-_institui_a_medalha_de_honra_ao_merito_-_trofeu_empreendedor_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Medalha de Honra ao Mérito e o Troféu Empreendedor no Município de Caçu, Estado de Goiás, em homenagem a ex-prefeitos municipal, e_x000D_
+dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5166</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5166/projeto_lei_21_-_autoria_parcelamento_debitos_saneago_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar o parcelamento de débitos conforme política de negociação instituída pela Saneamento de Goiás S/A_x000D_
+– SANEAGO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5159</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5159/projeto_de_lei_no_22_-_nepotismo_-_altera_lei_2699_2025_-_andre_camargos._1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 2.699/25, de 21 de novembro de 2025 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5160</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5160/projeto_de_lei_no_23_-_fibromialgia_-_aprovado_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.505, de 05 de junho de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5190</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5190/projeto_lei_24-2026_-_cria_o_cartao_renda_mais.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a criar o Cartão Renda Mais, concedendo ajuda de custo às pessoas de baixa renda residentes em nosso município que se enquadram nos requisitos desta Lei, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5191</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5191/projeto_de_lei_n_25_de_15_de_abril_de_2026-ldo..pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2027, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5192</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5192/projeto_de_lei_n_26-2026_-_realizacao_de_servicos_para_sindicato_rural.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a realizar serviços para o “Sindicato Rural de Caçu”, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>5101</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5101/projeto_de_resolucao_no_01_-_alteracao_do_regimento_interno_-_assinado_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5101/projeto_de_resolucao_no_01_-_alteracao_do_regimento_interno_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 28, de 04 de dezembro de 2025, que estabeleceu o Regimento Interno.”</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_resolucao_no_02.2026_-_altera_os_artigos_113_e_114_do_regimento_interno.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_resolucao_no_02.2026_-_altera_os_artigos_113_e_114_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 28, de 04 de dezembro de 2025 – Regimento Interno</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5102/proposta_de_emenda_a_lei_organica_no_01_-2026.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5102/proposta_de_emenda_a_lei_organica_no_01_-2026.pdf</t>
   </si>
   <si>
     <t>“Altera o caput e revoga parágrafo do Art. 10 da Lei Orgânica do Município de Caçu”.</t>
   </si>
   <si>
+    <t>5154</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5154/proposta_de_emenda_a_lei_organica_no_02_-_quinquenio._1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Orgânica do Município de Caçu”.</t>
+  </si>
+  <si>
     <t>5103</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5103/requerimento_no_01_-_convocacao_jose_fernandes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5103/requerimento_no_01_-_convocacao_jose_fernandes.pdf</t>
   </si>
   <si>
     <t>“Requer à convocação do Ilustríssimo Senhor Secretário Municipal Saúde, para comparecer ao Plenário desta Câmara Municipal, afim de prestar esclarecimentos a esta Casa de Leis sobre as atividades funcionais definidas em lei desenvolvidas pela secretaria.”</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5125/requerimento_no_02.2026_-_alexandre_abono_assinado_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5125/requerimento_no_02.2026_-_alexandre_abono_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requer abono de falta à 4ª Sessão Extraordinária da 2ª Sessão Legislativa da 18ª Legislatura da Câmara Municipal de Caçu, a realizar-se no dia 04 de fevereiro de 2026.</t>
   </si>
   <si>
+    <t>5140</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5140/requerimento_03__fibromialgia_1.pdf</t>
+  </si>
+  <si>
+    <t>“Requer ao Poder Executivo Municipal informações sobre o motivo de não estar mais sendo feitas as Carteiras de Identificação de Pessoa com Fibromialgia- CIPFIBRO de forma gratuita e nem estar sendo oferecido o cordão de girassol, conforme manda a Lei Ordinária nº 2.505, de 05 de_x000D_
+junho de 2023”.</t>
+  </si>
+  <si>
+    <t>5148</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_no_04_-_multa_lote.pdf</t>
+  </si>
+  <si>
+    <t>“Requer ao Poder Executivo Municipal, a prestação de informações detalhadas acerca dos procedimentos de notificação e autuação realizados com fundamento na Lei Municipal nº 2.425/2022, que disciplina a higienização e conservação de lotes urbanos e rurais no Município de Caçu – GO, e comprovação da publicação do edital conforme estabelece o § 2º do art. 3º da Lei nº 2.425/2022 c/c a Lei 2.094/17.”</t>
+  </si>
+  <si>
+    <t>5149</t>
+  </si>
+  <si>
+    <t>CECSCTAS - Comissão de Educação, Cultura, Saúde, Ciência e Tecnologia e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5149/requerimento_no_05-2026_-_cpi_2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Requer a criação de Comissão Parlamentar de Inquérito – CPI, com a finalidade de investigar indícios de possíveis irregularidades no âmbito da Administração Pública Municipal, especialmente na Secretaria Municipal de Saúde, motivada na suspeita levantada através de vídeo circulado em redes sociais de alcance ilimitado e em ato administrativo publicado pela Secretaria Municipal de Administração, Portaria nº 139 / 2026, de 05 de março de 2026, onde está registrado que houve comunicação do Prefeito Municipal para instauração de Processo Administrativo Disciplinar e que houve comunicação à Autoridade Policial local e ao Ministério Público Estadual, além de possíveis outras irregularidades que poderão ser averiguadas no decorrer dos trabalhos investigativos acima delineados, relativamente aos anos de 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>5174</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5174/requerimento_no_06___adequacao_do_art._30_1.pdf</t>
+  </si>
+  <si>
+    <t>“Requer ao Poder Executivo Municipal a revisão dos incisos I e II do art. 30 do código tributário municipal, visando sua adequação ao caput ou, alternativamente, a revogação dos mesmos, a fim de sanar inconsistências normativas.”</t>
+  </si>
+  <si>
+    <t>5187</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5187/requerimento_no7_informacao_comissao_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Requer a Comissão de Educação, Cultura, Saúde e Assistência Social – CECSAS da Câmara Municipal de Caçu-GO, o encaminhamento de Expediente a_x000D_
+Secretaria Municipal de Saúde requerendo informações sobre informações detalhadas e cópias de documentos acerca do sobre o empenho originário_x000D_
+do contrato 102/2025 decorrente da concorrência 01/2025.”</t>
+  </si>
+  <si>
+    <t>5188</t>
+  </si>
+  <si>
+    <t>JEANDRA GUIMARÃES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5188/requerimento_no_8_atrapalhando_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Requer do Chefe do Poder Executivo Municipal que preste informações acerca de declarações públicas realizadas em redes sociais, nas quais afirma que o Poder Legislativo estaria ‘ameaçando, intimidando e atrapalhando’ a gestão municipal.”</t>
+  </si>
+  <si>
+    <t>5189</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5189/requerimento_09_2026_convocacao__selciana_1.pdf</t>
+  </si>
+  <si>
+    <t>“Requer à convocação da Ilustríssima Senhora Secretária Municipal de Educação, para comparecer ao Plenário desta Câmara Municipal, afim de prestar esclarecimentos a esta Casa de Leis sobre as atividades funcionais definidas em lei desenvolvidas pela secretaria.”</t>
+  </si>
+  <si>
     <t>5126</t>
   </si>
   <si>
     <t>EMD A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>ALESSANDRO BESSA</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5126/emenda_aditiva_no_01.2026_aprovado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5126/emenda_aditiva_no_01.2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VII, do Art. 4º, do Projeto de Lei Ordinária nº 07/2026</t>
+  </si>
+  <si>
+    <t>5178</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5178/emenda_aditiva_no_02.2026_-_plo_19.2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Acresce artigos ao Projeto de Lei Ordinária nº 19/2026.</t>
+  </si>
+  <si>
+    <t>5184</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5184/emenda_aditiva_no_03.2026_-_plo_23.2026_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Acresce artigo ao Projeto de Lei Projeto de Lei Ordinária nº 23/2026</t>
+  </si>
+  <si>
+    <t>5185</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5185/emenda_aditiva_no_04.2026_-_plc_05.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Acresce artigo ao Projeto de Lei Complementar nº 05/2026</t>
+  </si>
+  <si>
+    <t>5181</t>
+  </si>
+  <si>
+    <t>EMD S</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5181/emenda_supressiva_no_01.2026_-_plo_21.2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o Artigo 4º do Projeto de Lei Ordinária nº 21/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -987,67 +1530,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5121/emenda_modificativa_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5122/emenda_modificativa_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_01_cameras_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_02_redutor_de_velociddade_praca_sonia_fotaleza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_03_redutor_de_velociddade_praca_paulo_junqueiroz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_04_limpeza_de_grelhas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_05_radar_escolas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_no_06_-_faixa_de_pedestre_supermercado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_no_07_-_faixa_de_pedestre_bancos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5096/indicacao_no_08_-__rede_de_agua_e_esgoto_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5097/indicacao_no_09_-_lei_15326_6_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5098/indicacao_no_10_-__lei_retroativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_no_11_-_plantoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_n12_-_contratacao_de__medico_especialista_em_endocrinologia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5106/indicacao__n_13_-__praca_do_skate.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5107/indicacao__no_14-caw4.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5108/indicacao__no_15_-ltcat.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5111/indicacao_no_16_-__quebra_molas_rua_hipolita.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5112/indicacao_no_17__-_quebra_molas_boa_vista.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5113/indicacao_no_18_-_medida_provisoria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5123/indicacao_19_-_recapeamento_setor_bela_vista.docx.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5124/indicacao_20_-_execucao_pavimentacao_arco_iris.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_21__equipamento_de_digital.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5132/indicacao_22_-_plantio_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5133/indicacao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5134/indicacao_24_-_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_ecopontos_municipais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5119/projeto_lei_complementar_01-26_-_acrescenta_funcao_gratificada_na_lei_complementar_021_-_2025_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5120/projeto_lei_complementar_02-26_-_altera_a_lei_002_-_2018_-_aumenta_quantidade_de_vagas_assinado_1_votacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5127/projeto_lei_complementar_03-26_-_acrescenta_fg_de_auxiliar_de_cartorio_eleitoral_na_lei_complementar_021_-_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5131/projeto_de_lei_complementar_04__isencao_bpc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5088/projeto_lei_01_-_dispoe_sobre_a_concessao_de_incentivo_financeiro_adicional_-_agentes_de_saude_aprovado_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5089/projeto_lei_02_-_desincorporacao_e_baixa_de_bens_do_municipio_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5099/projeto_de_lei_03_-_revisao_geral_anual_2026_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5100/projeto_lei_04_-_altera_o_vencimento_do_acs_e_do_ace_para_2026_1_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5109/projeto_lei_05_-_contribuicao_financeira_para_associacao_dos_agricultores_familiares_projeto_sao_jeronimo_2_aprovado_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5110/projeto_lei_06.2026_-_autoriza_celebrar_convenios_com_instituicoes_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_lei_07_-_autoriza_uso_de_area_aprovado_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_ordinaria_no_08.2026_altera_lei_2530_assinatura_eletronica_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5117/projeto_de_lei_09_-_rotary_2_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5118/projeto_lei_10_-_parcelamento_-_cacuprev.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5129/plo_11_-_denomina-se_maria_severina_vieira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5130/projeto_lei_12_-_cria_o_cartao_renda_mais.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5101/projeto_de_resolucao_no_01_-_alteracao_do_regimento_interno_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_resolucao_no_02.2026_-_altera_os_artigos_113_e_114_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5102/proposta_de_emenda_a_lei_organica_no_01_-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5103/requerimento_no_01_-_convocacao_jose_fernandes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5125/requerimento_no_02.2026_-_alexandre_abono_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5126/emenda_aditiva_no_01.2026_aprovado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5121/emenda_modificativa_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5122/emenda_modificativa_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5136/emenda_modificativa_no_03.2026-1_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5177/emenda_modificativa_no_04.2026_-_plo_16.2026_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5179/emenda_modificativa_no_05.2026_-_plo_20.2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5180/emenda_modificativa_no_06.2026_-_plo_21.2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5182/emenda_modificativa_no_07.2026_-_plo_22.2026_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5183/emenda_modificativa_no_08.2026_-_plo_23.2026_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5186/emenda_modificativa_no_09.2026_-_pelom_02.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_01_cameras_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_02_redutor_de_velociddade_praca_sonia_fotaleza.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_03_redutor_de_velociddade_praca_paulo_junqueiroz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_04_limpeza_de_grelhas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_05_radar_escolas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_no_06_-_faixa_de_pedestre_supermercado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_no_07_-_faixa_de_pedestre_bancos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5096/indicacao_no_08_-__rede_de_agua_e_esgoto_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5097/indicacao_no_09_-_lei_15326_6_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5098/indicacao_no_10_-__lei_retroativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_no_11_-_plantoes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_n12_-_contratacao_de__medico_especialista_em_endocrinologia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5106/indicacao__n_13_-__praca_do_skate.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5107/indicacao__no_14-caw4.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5108/indicacao__no_15_-ltcat.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5111/indicacao_no_16_-__quebra_molas_rua_hipolita.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5112/indicacao_no_17__-_quebra_molas_boa_vista.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5113/indicacao_no_18_-_medida_provisoria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5123/indicacao_19_-_recapeamento_setor_bela_vista.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5124/indicacao_20_-_execucao_pavimentacao_arco_iris.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_21__equipamento_de_digital.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5132/indicacao_22_-_plantio_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5133/indicacao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5134/indicacao_24_-_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_ecopontos_municipais.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5138/indicacao_no_26_-__isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5139/indicacao_no_27_-_construcao_de_creche_vale_do_sol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5141/indicacao_28_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5142/indicacao_no_29_-_abertura_de_pad.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5146/indicacao_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5147/indicacao_redutor_de_velocidade_praca_da_peteca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5150/indicacao_no_31_-_equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5167/indicacao_no_33_-_cuidador.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5168/indicacao_no_34_-__pontos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5169/indicacao_no_35_-_moujaro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5170/indicacao_36_-_bancos_da_creche_-_ver._junior_rezende.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5171/indicacao_37_-_reestruturacao_avenida_idelfonso_carneiro_-__ver._junior_rezende.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5172/indicacao_38__nova_saida_escola_militarizada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5175/indicacao_no_39_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5176/indicacao_no_40_-_conteineres.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5137/projeto_de_decreto_capitao_alles1_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5162/projeto_de_dec._legislativo_02-2026_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5119/projeto_lei_complementar_01-26_-_acrescenta_funcao_gratificada_na_lei_complementar_021_-_2025_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5120/projeto_lei_complementar_02-26_-_altera_a_lei_002_-_2018_-_aumenta_quantidade_de_vagas_assinado_1_votacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5127/projeto_lei_complementar_03-26_-_acrescenta_fg_de_auxiliar_de_cartorio_eleitoral_na_lei_complementar_021_-_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5131/projeto_de_lei_complementar_04__isencao_bpc_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5153/projeto_lei_complementar_05-26_-_altera_a_lei_956_e_cria_a_superintendencia_de_transportes_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5173/projeto_lei_complementar_06-26_-_altera_lei_complementar_11_-_cacuprev.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5088/projeto_lei_01_-_dispoe_sobre_a_concessao_de_incentivo_financeiro_adicional_-_agentes_de_saude_aprovado_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5089/projeto_lei_02_-_desincorporacao_e_baixa_de_bens_do_municipio_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5099/projeto_de_lei_03_-_revisao_geral_anual_2026_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5100/projeto_lei_04_-_altera_o_vencimento_do_acs_e_do_ace_para_2026_1_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5109/projeto_lei_05_-_contribuicao_financeira_para_associacao_dos_agricultores_familiares_projeto_sao_jeronimo_2_aprovado_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5110/projeto_lei_06.2026_-_autoriza_celebrar_convenios_com_instituicoes_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_lei_07_-_autoriza_uso_de_area_aprovado_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_ordinaria_no_08.2026_altera_lei_2530_assinatura_eletronica_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5117/projeto_de_lei_09_-_rotary_2_assinado_2_votacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5118/projeto_lei_10_-_parcelamento_-_cacuprev_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5129/plo_11_-_denomina-se_maria_severina_vieira_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5130/projeto_lei_12_-_cria_o_cartao_renda_mais.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5143/projeto_lei_13_-_autoriza_formalizar_cessao_de_uso_de_area_para_reforma_da_rodoviaria_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5144/projeto_lei_14_-_autoriza_formalizar_cessao_de_uso_de_area_para_goinfra_-__reforma_do_ginasio_de_esportes_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5145/projeto_lei_15_-_autoriza_formalizar_cessao_de_uso_de_area_para_construcao_de_clinica_pet_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5151/projeto_lei_16_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5152/projeto_lei_17_-_criacao_do_conselho_dos_direitos_da_pessoa_com_deficiencia_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5155/plo_18_-__publicidade_emendas_parlamentares_federal_e_estadual_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5156/projeto_lei_19_-_autoriza_conceder_premiacao_no_festival_gastronomico_de_cacu_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5157/projeto_lei_20_-_institui_a_medalha_de_honra_ao_merito_-_trofeu_empreendedor_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5166/projeto_lei_21_-_autoria_parcelamento_debitos_saneago_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5159/projeto_de_lei_no_22_-_nepotismo_-_altera_lei_2699_2025_-_andre_camargos._1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5160/projeto_de_lei_no_23_-_fibromialgia_-_aprovado_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5190/projeto_lei_24-2026_-_cria_o_cartao_renda_mais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5191/projeto_de_lei_n_25_de_15_de_abril_de_2026-ldo..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5192/projeto_de_lei_n_26-2026_-_realizacao_de_servicos_para_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5101/projeto_de_resolucao_no_01_-_alteracao_do_regimento_interno_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_resolucao_no_02.2026_-_altera_os_artigos_113_e_114_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5102/proposta_de_emenda_a_lei_organica_no_01_-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5154/proposta_de_emenda_a_lei_organica_no_02_-_quinquenio._1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5103/requerimento_no_01_-_convocacao_jose_fernandes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5125/requerimento_no_02.2026_-_alexandre_abono_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5140/requerimento_03__fibromialgia_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_no_04_-_multa_lote.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5149/requerimento_no_05-2026_-_cpi_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5174/requerimento_no_06___adequacao_do_art._30_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5187/requerimento_no7_informacao_comissao_1_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5188/requerimento_no_8_atrapalhando_1_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5189/requerimento_09_2026_convocacao__selciana_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5126/emenda_aditiva_no_01.2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5178/emenda_aditiva_no_02.2026_-_plo_19.2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5184/emenda_aditiva_no_03.2026_-_plo_23.2026_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5185/emenda_aditiva_no_04.2026_-_plc_05.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2026/5181/emenda_supressiva_no_01.2026_-_plo_21.2026_aprovado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="81.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1093,1262 +1636,2614 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
         <v>23</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" t="s">
         <v>23</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" t="s">
         <v>23</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E25" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="F27" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E28" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" t="s">
         <v>23</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="E29" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F30" t="s">
+        <v>71</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="E31" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="F31" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="F32" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E33" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
+        <v>53</v>
+      </c>
+      <c r="E34" t="s">
+        <v>54</v>
+      </c>
+      <c r="F34" t="s">
+        <v>33</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="E34" t="s">
+      <c r="H34" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E35" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F35" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37" t="s">
+        <v>71</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
         <v>155</v>
-      </c>
-[...19 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>53</v>
+      </c>
+      <c r="E38" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B38" t="s">
-[...14 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>161</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E39" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F39" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H39" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>52</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E40" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F40" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H40" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>57</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E41" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F41" t="s">
-        <v>169</v>
+        <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H41" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>61</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E42" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F42" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>65</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E43" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>70</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="E44" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="F44" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>182</v>
+        <v>53</v>
       </c>
       <c r="E45" t="s">
-        <v>183</v>
+        <v>54</v>
       </c>
       <c r="F45" t="s">
-        <v>165</v>
+        <v>89</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>182</v>
+        <v>53</v>
       </c>
       <c r="E46" t="s">
-        <v>183</v>
+        <v>54</v>
       </c>
       <c r="F46" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>190</v>
+        <v>53</v>
       </c>
       <c r="E47" t="s">
-        <v>191</v>
+        <v>54</v>
       </c>
       <c r="F47" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D48" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="E48" t="s">
-        <v>196</v>
+        <v>54</v>
       </c>
       <c r="F48" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>201</v>
       </c>
       <c r="D49" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="E49" t="s">
-        <v>196</v>
+        <v>54</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>205</v>
       </c>
       <c r="D50" t="s">
-        <v>203</v>
+        <v>53</v>
       </c>
       <c r="E50" t="s">
-        <v>204</v>
+        <v>54</v>
       </c>
       <c r="F50" t="s">
-        <v>205</v>
+        <v>89</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H50" t="s">
         <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>209</v>
+      </c>
+      <c r="E51" t="s">
+        <v>210</v>
+      </c>
+      <c r="F51" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>209</v>
+      </c>
+      <c r="E52" t="s">
+        <v>210</v>
+      </c>
+      <c r="F52" t="s">
+        <v>214</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H52" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>217</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>218</v>
+      </c>
+      <c r="E53" t="s">
+        <v>219</v>
+      </c>
+      <c r="F53" t="s">
+        <v>220</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H53" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>223</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>218</v>
+      </c>
+      <c r="E54" t="s">
+        <v>219</v>
+      </c>
+      <c r="F54" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>218</v>
+      </c>
+      <c r="E55" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H55" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" t="s">
+        <v>218</v>
+      </c>
+      <c r="E56" t="s">
+        <v>219</v>
+      </c>
+      <c r="F56" t="s">
+        <v>71</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H56" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57" t="s">
+        <v>218</v>
+      </c>
+      <c r="E57" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" t="s">
+        <v>220</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H57" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>235</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58" t="s">
+        <v>218</v>
+      </c>
+      <c r="E58" t="s">
+        <v>219</v>
+      </c>
+      <c r="F58" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>239</v>
+      </c>
+      <c r="E59" t="s">
+        <v>240</v>
+      </c>
+      <c r="F59" t="s">
+        <v>220</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>239</v>
+      </c>
+      <c r="E60" t="s">
+        <v>240</v>
+      </c>
+      <c r="F60" t="s">
+        <v>220</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" t="s">
+        <v>239</v>
+      </c>
+      <c r="E61" t="s">
+        <v>240</v>
+      </c>
+      <c r="F61" t="s">
+        <v>220</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>27</v>
+      </c>
+      <c r="D62" t="s">
+        <v>239</v>
+      </c>
+      <c r="E62" t="s">
+        <v>240</v>
+      </c>
+      <c r="F62" t="s">
+        <v>220</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" t="s">
+        <v>239</v>
+      </c>
+      <c r="E63" t="s">
+        <v>240</v>
+      </c>
+      <c r="F63" t="s">
+        <v>220</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64" t="s">
+        <v>239</v>
+      </c>
+      <c r="E64" t="s">
+        <v>240</v>
+      </c>
+      <c r="F64" t="s">
+        <v>220</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H64" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>258</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" t="s">
+        <v>239</v>
+      </c>
+      <c r="E65" t="s">
+        <v>240</v>
+      </c>
+      <c r="F65" t="s">
+        <v>220</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>45</v>
+      </c>
+      <c r="D66" t="s">
+        <v>239</v>
+      </c>
+      <c r="E66" t="s">
+        <v>240</v>
+      </c>
+      <c r="F66" t="s">
+        <v>214</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H66" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" t="s">
+        <v>239</v>
+      </c>
+      <c r="E67" t="s">
+        <v>240</v>
+      </c>
+      <c r="F67" t="s">
+        <v>265</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>84</v>
+      </c>
+      <c r="D68" t="s">
+        <v>239</v>
+      </c>
+      <c r="E68" t="s">
+        <v>240</v>
+      </c>
+      <c r="F68" t="s">
+        <v>220</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H68" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>88</v>
+      </c>
+      <c r="D69" t="s">
+        <v>239</v>
+      </c>
+      <c r="E69" t="s">
+        <v>240</v>
+      </c>
+      <c r="F69" t="s">
+        <v>71</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H69" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" t="s">
+        <v>239</v>
+      </c>
+      <c r="E70" t="s">
+        <v>240</v>
+      </c>
+      <c r="F70" t="s">
+        <v>220</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>97</v>
+      </c>
+      <c r="D71" t="s">
+        <v>239</v>
+      </c>
+      <c r="E71" t="s">
+        <v>240</v>
+      </c>
+      <c r="F71" t="s">
+        <v>220</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>101</v>
+      </c>
+      <c r="D72" t="s">
+        <v>239</v>
+      </c>
+      <c r="E72" t="s">
+        <v>240</v>
+      </c>
+      <c r="F72" t="s">
+        <v>220</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H72" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>283</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>105</v>
+      </c>
+      <c r="D73" t="s">
+        <v>239</v>
+      </c>
+      <c r="E73" t="s">
+        <v>240</v>
+      </c>
+      <c r="F73" t="s">
+        <v>220</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H73" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>109</v>
+      </c>
+      <c r="D74" t="s">
+        <v>239</v>
+      </c>
+      <c r="E74" t="s">
+        <v>240</v>
+      </c>
+      <c r="F74" t="s">
+        <v>220</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H74" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>289</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>113</v>
+      </c>
+      <c r="D75" t="s">
+        <v>239</v>
+      </c>
+      <c r="E75" t="s">
+        <v>240</v>
+      </c>
+      <c r="F75" t="s">
+        <v>220</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H75" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>117</v>
+      </c>
+      <c r="D76" t="s">
+        <v>239</v>
+      </c>
+      <c r="E76" t="s">
+        <v>240</v>
+      </c>
+      <c r="F76" t="s">
+        <v>71</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H76" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>121</v>
+      </c>
+      <c r="D77" t="s">
+        <v>239</v>
+      </c>
+      <c r="E77" t="s">
+        <v>240</v>
+      </c>
+      <c r="F77" t="s">
+        <v>220</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H77" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>298</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>125</v>
+      </c>
+      <c r="D78" t="s">
+        <v>239</v>
+      </c>
+      <c r="E78" t="s">
+        <v>240</v>
+      </c>
+      <c r="F78" t="s">
+        <v>220</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>129</v>
+      </c>
+      <c r="D79" t="s">
+        <v>239</v>
+      </c>
+      <c r="E79" t="s">
+        <v>240</v>
+      </c>
+      <c r="F79" t="s">
+        <v>220</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H79" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>133</v>
+      </c>
+      <c r="D80" t="s">
+        <v>239</v>
+      </c>
+      <c r="E80" t="s">
+        <v>240</v>
+      </c>
+      <c r="F80" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H80" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>137</v>
+      </c>
+      <c r="D81" t="s">
+        <v>239</v>
+      </c>
+      <c r="E81" t="s">
+        <v>240</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>141</v>
+      </c>
+      <c r="D82" t="s">
+        <v>239</v>
+      </c>
+      <c r="E82" t="s">
+        <v>240</v>
+      </c>
+      <c r="F82" t="s">
+        <v>220</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H82" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>313</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>145</v>
+      </c>
+      <c r="D83" t="s">
+        <v>239</v>
+      </c>
+      <c r="E83" t="s">
+        <v>240</v>
+      </c>
+      <c r="F83" t="s">
+        <v>220</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H83" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>316</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>149</v>
+      </c>
+      <c r="D84" t="s">
+        <v>239</v>
+      </c>
+      <c r="E84" t="s">
+        <v>240</v>
+      </c>
+      <c r="F84" t="s">
+        <v>220</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H84" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>319</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>320</v>
+      </c>
+      <c r="E85" t="s">
+        <v>321</v>
+      </c>
+      <c r="F85" t="s">
+        <v>214</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H85" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>324</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" t="s">
+        <v>320</v>
+      </c>
+      <c r="E86" t="s">
+        <v>321</v>
+      </c>
+      <c r="F86" t="s">
+        <v>214</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H86" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>327</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>328</v>
+      </c>
+      <c r="E87" t="s">
+        <v>329</v>
+      </c>
+      <c r="F87" t="s">
+        <v>214</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H87" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>332</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" t="s">
+        <v>328</v>
+      </c>
+      <c r="E88" t="s">
+        <v>329</v>
+      </c>
+      <c r="F88" t="s">
+        <v>214</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H88" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>335</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>336</v>
+      </c>
+      <c r="E89" t="s">
+        <v>337</v>
+      </c>
+      <c r="F89" t="s">
+        <v>71</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>340</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" t="s">
+        <v>336</v>
+      </c>
+      <c r="E90" t="s">
+        <v>337</v>
+      </c>
+      <c r="F90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H90" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>343</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" t="s">
+        <v>336</v>
+      </c>
+      <c r="E91" t="s">
+        <v>337</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>27</v>
+      </c>
+      <c r="D92" t="s">
+        <v>336</v>
+      </c>
+      <c r="E92" t="s">
+        <v>337</v>
+      </c>
+      <c r="F92" t="s">
+        <v>265</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H92" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>349</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93" t="s">
+        <v>336</v>
+      </c>
+      <c r="E93" t="s">
+        <v>337</v>
+      </c>
+      <c r="F93" t="s">
+        <v>350</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H93" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>353</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94" t="s">
+        <v>336</v>
+      </c>
+      <c r="E94" t="s">
+        <v>337</v>
+      </c>
+      <c r="F94" t="s">
+        <v>71</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H94" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>356</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95" t="s">
+        <v>336</v>
+      </c>
+      <c r="E95" t="s">
+        <v>337</v>
+      </c>
+      <c r="F95" t="s">
+        <v>265</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H95" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>359</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>45</v>
+      </c>
+      <c r="D96" t="s">
+        <v>336</v>
+      </c>
+      <c r="E96" t="s">
+        <v>337</v>
+      </c>
+      <c r="F96" t="s">
+        <v>360</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H96" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>363</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>49</v>
+      </c>
+      <c r="D97" t="s">
+        <v>336</v>
+      </c>
+      <c r="E97" t="s">
+        <v>337</v>
+      </c>
+      <c r="F97" t="s">
+        <v>71</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H97" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>366</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>367</v>
+      </c>
+      <c r="E98" t="s">
+        <v>368</v>
+      </c>
+      <c r="F98" t="s">
+        <v>28</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H98" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>371</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>367</v>
+      </c>
+      <c r="E99" t="s">
+        <v>368</v>
+      </c>
+      <c r="F99" t="s">
+        <v>23</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H99" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>374</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>22</v>
+      </c>
+      <c r="D100" t="s">
+        <v>367</v>
+      </c>
+      <c r="E100" t="s">
+        <v>368</v>
+      </c>
+      <c r="F100" t="s">
+        <v>33</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H100" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>377</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" t="s">
+        <v>367</v>
+      </c>
+      <c r="E101" t="s">
+        <v>368</v>
+      </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H101" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>380</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>381</v>
+      </c>
+      <c r="E102" t="s">
+        <v>382</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H102" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2358,50 +4253,102 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>