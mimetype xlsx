--- v0 (2026-02-18)
+++ v1 (2026-04-16)
@@ -54,1747 +54,1747 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4403/emenda_modificativa_01.2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4403/emenda_modificativa_01.2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DO PROJETO DE LEI ACIMA CITADO - PROJETO DE LEI Nº 02-2024.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4414/emenda_modificativa_no_02-2024_01022024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4414/emenda_modificativa_no_02-2024_01022024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 3º do Projeto de Resolução acima identificado.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DALVINA IZABEL</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4434/emenda_modificativa_n_03-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4434/emenda_modificativa_n_03-24.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do Art. 1º, Inciso I do Art. 2º, Art. 5º e Art. 10, do Projeto de Lei Ordinária nº 03/2024.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4435/emenda_modificativa_n_04-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4435/emenda_modificativa_n_04-24.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei Ordinária nº 06/2024.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4446/emenda_modificativa_no_05-2024_-_zilderlei_plc_no_01-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4446/emenda_modificativa_no_05-2024_-_zilderlei_plc_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º, do Projeto de Lei Complementar acima identificado.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4448/emenda_modificativa_no_06-2024_-_dalvina_plc_no_01-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4448/emenda_modificativa_no_06-2024_-_dalvina_plc_no_01-2024.pdf</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4454/emenda_modificativa_no_07.2024_-plo_12.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4454/emenda_modificativa_no_07.2024_-plo_12.pdf</t>
   </si>
   <si>
     <t>Altera o caput, o inciso I do §1º e o §2º, do Projeto de Lei Ordinária nº 12/2024.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4471/emenda_modificativa_no_08.2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4471/emenda_modificativa_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei Ordinária nº 11/2024.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES, DALVINA IZABEL</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4483/emenda_modificativa_no_09-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4483/emenda_modificativa_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º do Projeto de Lei Complementar n 05/2024.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4494/emenda_modificativa_no_10.2024_assinada.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4494/emenda_modificativa_no_10.2024_assinada.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1º, 23 e 50 e Anexo I do Projeto de Lei Ordinária nº 17/2024.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4528/4_-_emenda_modificativa_11.2024_assinada.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4528/4_-_emenda_modificativa_11.2024_assinada.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei Ordinária nº 35/2024.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4565/emenda_modificativa_no_12-2024_-_completa_loa.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4565/emenda_modificativa_no_12-2024_-_completa_loa.pdf</t>
   </si>
   <si>
     <t>“Altera os Artigos 1º, 3º, 4º, 5º e 9º, do Projeto de Lei acima identificado (Projeto de Lei nº 30/2024). ”</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4420/indicacao_no_01_operacao_tapa-buracos_recapeamento_e_sinalizacao_ver._zilderlei_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4420/indicacao_no_01_operacao_tapa-buracos_recapeamento_e_sinalizacao_ver._zilderlei_1.pdf</t>
   </si>
   <si>
     <t>Indica e Requer que sejam_x000D_
 realizados operação tapaburacos, recapeamento e_x000D_
 sinalização das ruas da cidade.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4421/indicacao_no_02__campanha_de_conscientizacao_e_combate_a_dengue_-_ver._zilderlei_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4421/indicacao_no_02__campanha_de_conscientizacao_e_combate_a_dengue_-_ver._zilderlei_1.pdf</t>
   </si>
   <si>
     <t>Indica e Requer que sejam_x000D_
 realizados campanha de_x000D_
 conscientização e combate à_x000D_
 dengue em nossa cidade.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>LAURECI LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4418/indicativo_no_03_instalacao_de_equipamentos_solares__ver._laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4418/indicativo_no_03_instalacao_de_equipamentos_solares__ver._laureci.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a instalação de equipamentos solares para a Geração de energia nas edificações públicos do município de Caçu.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_no_04__asfaltamento_da_rua_antonio_jacinto_da_silva__ver._laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_no_04__asfaltamento_da_rua_antonio_jacinto_da_silva__ver._laureci.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a_x000D_
 pavimentação asfáltica da Rua Antônio Jacinto da_x000D_
 Silva, local entre a Rua Paula e Silva e a Rua_x000D_
 Vicente Soares.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>KAKÁ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_no__05_isencao_de_taxa_de_inscricao__ver._carlor_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_no__05_isencao_de_taxa_de_inscricao__ver._carlor_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita isenção de taxa de inscrição em concurso público e processo seletivo para mulheres de nosso_x000D_
 munícipio vítimas de violência doméstica e familiares, como também, mulheres de baixa renda.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_no__06__pavimentacao_e_recapeamento_asfaltico_e_construcao_de_rede_de_drenagem_pluvial_na_avenida_idelfonso_carneiro__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_no__06__pavimentacao_e_recapeamento_asfaltico_e_construcao_de_rede_de_drenagem_pluvial_na_avenida_idelfonso_carneiro__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a pavimentação e recapeamento asfáltico e construção de rede de drenagem pluvial na Avenida Idelfonso Carneiro.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4445/indicacao_no_07_revitalizacao_de_faixa_de_pedestre_ver._dalvina_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4445/indicacao_no_07_revitalizacao_de_faixa_de_pedestre_ver._dalvina_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a revitalização das faixas de travessia de pedestres nas proximidades das Escolas, Hospitais e UBS_x000D_
 de nosso município, como também a implantação de uma faixa de travessia de pedestre na Rua José Reinaldo Vieira na lateral do Centro Educacional Corujinha.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_no_08_duplicacao_e_construcao_de_calcadas_ver._dalvina.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_no_08_duplicacao_e_construcao_de_calcadas_ver._dalvina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a duplicação e construção de calçadas na Rua Manoel Carneiro Guimarães desde seu cruzamento com a Rua Vicente Soares até o trevo da GO 206.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_no_09_sinalizacao_horizontal_ou_de_solo_ver._dalvina.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_no_09_sinalizacao_horizontal_ou_de_solo_ver._dalvina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita_x000D_
 que seja feito sinalização horizontal ou de solo,_x000D_
 especifica para marcar, delimitar e controlar os_x000D_
 estacionamentos de carros e motos nas ruas e_x000D_
 avenidas, próximos ou em frente aos comércios,_x000D_
 escolas, hospitais, UBS, poder executivo,_x000D_
 legislativo e judiciário de nossa cidade.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4457/indicacao_no_10__construcao_de_calcadas_e_quebra-molas__ver._virginia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4457/indicacao_no_10__construcao_de_calcadas_e_quebra-molas__ver._virginia.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita a construção de calçadas e instalação de redutores de velocidade na Rua Manoel Carneiro Guimarães no trecho da travessia para o Setor Vale do Sol e o Residencial Gilmar José de Freitas Guimarães”.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_no__11_capina_e_limpeza_cemiterio__ver._virginia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_no__11_capina_e_limpeza_cemiterio__ver._virginia.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita que seja realizada a capina, limpeza e manutenção em geral nas dependências do Cemitério municipal São José”.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_no__12_cafe_com_pao_e_leite_ver._virginia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_no__12_cafe_com_pao_e_leite_ver._virginia.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita que sejam fornecidos café da manhã com pão e leite aos funcionários públicos de todas as repartições de nossa cidade”.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_no__13_implantacao_de_farmacia_nas_ubs__ver._virginia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_no__13_implantacao_de_farmacia_nas_ubs__ver._virginia.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita a implantação de farmácia para distribuição de medicamentos em todas as Unidades Básicas de_x000D_
 Saúde de nosso município”.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ALEX PARREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4468/indicacao_no_14-2024_-_ver._alex_-_indica_a_inauguracao_da_praca_sonia_fortaleza.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4468/indicacao_no_14-2024_-_ver._alex_-_indica_a_inauguracao_da_praca_sonia_fortaleza.pdf</t>
   </si>
   <si>
     <t>Indica e requer ao Poder Executivo a realização da inauguração da Praça Sônia Fortaleza deste_x000D_
 Município.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4469/indicacao_no_15-2024_-_ver._alex_-_indica_a_revitalizacao_das_pracas.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4469/indicacao_no_15-2024_-_ver._alex_-_indica_a_revitalizacao_das_pracas.pdf</t>
   </si>
   <si>
     <t>Indica e requer ao Poder Executivo a revitalização de todas as praças deste Município, incluindo seus brinquedos, inclusive os adaptados para crianças com deficiência e/ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4470/indicacao_no_16-2024_-_ver._alex_-_governo_itinerante..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4470/indicacao_no_16-2024_-_ver._alex_-_governo_itinerante..pdf</t>
   </si>
   <si>
     <t>Indica e requer a implementação do programa “Governo Itinerante”, em parceria com os Poderes Executivo e Legislativo, para que as demandas de todas as regiões do Município possam ser atendidas.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4475/indicacao_no_17__capina_e_limpeza_do_lote_da_rua__ver._virginia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4475/indicacao_no_17__capina_e_limpeza_do_lote_da_rua__ver._virginia.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita que seja realizado a capina e limpeza do lote (área verde) de propriedade deste município, localizado na Rua José Paulino Barbosa, Bairro Água Fria, ao lado da AABB”.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4481/indicacao_no_18.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4481/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita que seja construído muro de tijolo ou bloco de concreto, no Cemitério São João Batista do_x000D_
 Ribeirão Caçu”.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4478/indicacao_no__19_instalado_cacambas___ver._orlando.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4478/indicacao_no__19_instalado_cacambas___ver._orlando.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita que seja instalado Caçambas para remoção de entulhos e outros resíduos, na Rua Ludgero de Souza, nas proximidades da saída para a Rod. Célio Morais Paranaíba (antiga CAW-03), bem como, a realização de um trabalho de orientação e conscientização com ações educativas visando a adesão de nossa população para que tenhamos uma cidade limpa e consciente da forma correta dos descartes de materiais e lixos domésticos”.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4479/indicacao_no_20_apae_abrigo_e_condominio_ver._laureci_3.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4479/indicacao_no_20_apae_abrigo_e_condominio_ver._laureci_3.pdf</t>
   </si>
   <si>
     <t>Indica e requer que seja realizado através da secretária da saúde e do departamento de saúde bucal, atendimento “in loco” nas entidades Apae, Abrigo dos Idosos e condomínio do idoso do município de Caçu.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4484/indicacao_no_21_adequacao_do_piso_do_magisterio__ver._dalvina.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4484/indicacao_no_21_adequacao_do_piso_do_magisterio__ver._dalvina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a adequação do piso do magistério de acordo com a nova portaria interministerial nº 3 do MEC/MF,_x000D_
 de 25 de abril de 2024, reajustando-o, pelo custo aluno executado.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4490/indicacao_no_22_construcao_de_rampas_de_acesso_-_ver._zilderlei.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4490/indicacao_no_22_construcao_de_rampas_de_acesso_-_ver._zilderlei.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a Construção de Rampas de Acesso para Pessoas com Deficiência ou Mobilidade Reduzida na Entrada e Laterais do palco do Centro Cultural Rozenda Cândida Guimarães.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4491/indicacao_no_23_solicita_a_instalacao_de_pontos_de_coleta_lixo_eletronico_-_ver._laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4491/indicacao_no_23_solicita_a_instalacao_de_pontos_de_coleta_lixo_eletronico_-_ver._laureci.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a instalação de pontos de coleta para descarte específico de lixos eletrônicos.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4492/indicacao_no_24_acrescimo_de_mais_um_medico_plantonista___ver._walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4492/indicacao_no_24_acrescimo_de_mais_um_medico_plantonista___ver._walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita o acréscimo de mais um médico plantonista no Hospital Municipal Pedro Martins.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4493/indicacao_no_25_dois_funcionarios_para_limpeza_do_hospital___ver._walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4493/indicacao_no_25_dois_funcionarios_para_limpeza_do_hospital___ver._walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita mais dois funcionários para limpeza do Hospital Municipal Pedro Martins.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>UBALDINO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4496/indicacao_no_26__instalacao_de_redutor_de_velocidades__ver._ubaldino.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4496/indicacao_no_26__instalacao_de_redutor_de_velocidades__ver._ubaldino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a instalação de redutores de velocidade na Rua Joaquim Camilo, e na Rua João Batista Gama nas proximidades da saída para a Rod. Evangelino Borges Pereira (antiga CAW-01).</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4497/indicacao_no_27_criacao_de_campanha_de_conscientizacao_e_prevencao_contra_crimes_ciberneticos__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4497/indicacao_no_27_criacao_de_campanha_de_conscientizacao_e_prevencao_contra_crimes_ciberneticos__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a Criação de Campanha de Conscientização e Prevenção contra Crimes Cibernéticos, cometidos por meio do uso indevido da inteligência artificial, contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4498/indicacao_no_28_obrigatoriedade_de_acompanhante_de_profissional_de_saude_ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4498/indicacao_no_28_obrigatoriedade_de_acompanhante_de_profissional_de_saude_ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a obrigatoriedade em nosso município, quanto ao acompanhamento por profissional de saúde do sexo_x000D_
 feminino durante a realização de procedimentos em mulheres que utilizem de anestesia, sedação ou rebaixamento do nível de consciência da paciente.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4499/indicacao_no_29_criacao_de_programas_em_combate_a_pedofilia_e_abuso_e_exploracao_sexual__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4499/indicacao_no_29_criacao_de_programas_em_combate_a_pedofilia_e_abuso_e_exploracao_sexual__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a Criação de Programas de Combate aos Crimes de Pedofilia, Abuso e Exploração Sexual infantil, com diretrizes e estratégias para garantir um ambiente seguro e acolhedor para os jovens de nossas escolas municipais.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4500/indicacao_no_30_obrigacao_dos_hospitais_terem_fixados_em_seus_murais_os_direitos_das_gestantes__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4500/indicacao_no_30_obrigacao_dos_hospitais_terem_fixados_em_seus_murais_os_direitos_das_gestantes__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a obrigação dos hospitais e Unidades de Saúdes de nosso município, terem fixados em seus murais os direitos das gestantes de forma clara e objetiva.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4501/indicacao_no_31_dia_municipal_de_combate_a_intolerancia_religiosa__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4501/indicacao_no_31_dia_municipal_de_combate_a_intolerancia_religiosa__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita que seja incluído no Calendário Oficial do Município o Dia Municipal de Combate à Intolerância Religiosa.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4502/indicacao_no_32_inclusao_da_lei_maria_da_penha___ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4502/indicacao_no_32_inclusao_da_lei_maria_da_penha___ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a inclusão da Lei Maria da Penha como disciplina obrigatória na grade curricular das Escolas de nosso Município.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4503/indicacao_no_33_semana_da_adocao_de_animais_domesticos_ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4503/indicacao_no_33_semana_da_adocao_de_animais_domesticos_ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a Criação e inclusão no calendário oficial de eventos do município a semana da adoção de animais domésticos com exposição de animais e produtos veterinários.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4504/indicacao_no_34_criacao_de_um_hospital_veterinario_publico_em_nosso_municipio__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4504/indicacao_no_34_criacao_de_um_hospital_veterinario_publico_em_nosso_municipio__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a Criação de um Hospital Veterinário Público em nosso município, bem como Serviço de Posto de Atendimento Veterinário, garantindo assim o atendimento gratuito e demais procedimentos indispensáveis para a saúde dos animais.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4505/indicacao_no_35_castramovel_para_a_castracao_e_esterilizacao_de_caes_e_gatos__ver._carlos_eduardo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4505/indicacao_no_35_castramovel_para_a_castracao_e_esterilizacao_de_caes_e_gatos__ver._carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita que seja criado em nosso no Município o serviço público de controle reprodutivo de cães e gatos a ser realizado através de uma unidade móvel denominada Castramóvel para a castração e esterilização de cães e gatos, além de outros serviços.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4519/indicacao_no_36_construcao_de_redutor_de_velocidade_ou_quebra-mola___ver._laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4519/indicacao_no_36_construcao_de_redutor_de_velocidade_ou_quebra-mola___ver._laureci.pdf</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, e solicita a instalação de redutor de velocidade ou quebramolas, na Rua José Junqueira de Almeida, nas_x000D_
 proximidades da Praça Paulo Cesar Junqueiroz (praça da peteca).</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4548/indicacao_no_37_implantacao_de_um_sistema_de_monitoramento_por_cameras___ver._dalvina.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4548/indicacao_no_37_implantacao_de_um_sistema_de_monitoramento_por_cameras___ver._dalvina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a implantação de uma central de monitoramento por câmeras de segurança nos prédios públicos_x000D_
 municipais, em especial nas repartições que abrigam serviços essenciais à população e áreas com maior vulnerabilidade à criminalidade.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4549/indicacao_no_38_criacao_de_um_anexo_ao_paco_municipal_osvaldo_jose_vieira__ver._dalvina.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4549/indicacao_no_38_criacao_de_um_anexo_ao_paco_municipal_osvaldo_jose_vieira__ver._dalvina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a criação de um anexo ao Paço Municipal Osvaldo José Vieira, destinado à exposição de placas_x000D_
 comemorativas com a biografia de personalidades que desempenharam papéis de destaque na construção da história cultural e social de nosso Município.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4553/indicacao_no_39_criacao_de_um_memorial_com_fixacao_de_placas___ver._dalvina_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4553/indicacao_no_39_criacao_de_um_memorial_com_fixacao_de_placas___ver._dalvina_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a criação de um memorial com fixação de placas no Cemitério São José junto ao cruzeiro ali existente,_x000D_
 com o objetivo de homenagear as vítimas da COVID-19 em nosso município e, ao mesmo tempo, preservar a memória desses cidadãos que, infelizmente, perderam suas vidas em razão da pandemia que assolou o mundo.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4564/indicacao_no_40_aquisicao_e_instalacao_de_ar_condicionado__-_ver._zilderlei_1_assinada.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4564/indicacao_no_40_aquisicao_e_instalacao_de_ar_condicionado__-_ver._zilderlei_1_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, e solicita a aquisição e instalação de ar condicionado em todas as salas de aula da Escola Municipal Cívico-Militarizada Mariano de Santos Olombrada.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4474/projeto_de_dec._legislativo_-_mocao_de_aplausos_-_alfredo_1_aprovado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4474/projeto_de_dec._legislativo_-_mocao_de_aplausos_-_alfredo_1_aprovado.pdf</t>
   </si>
   <si>
     <t>“Confere Moção de Aplausos a ALFREDO GUIMARÃES NETO e dá outras providências”.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4508/pld_n_2-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4508/pld_n_2-2024.pdf</t>
   </si>
   <si>
     <t>“Confere Moção de Aplausos a JAIME NUNES BORGES e dá outras providências”.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4530/projeto_de_decreto_legislativo_no_03_-_laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4530/projeto_de_decreto_legislativo_no_03_-_laureci.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a EDUARDO JOSÉ DO PRADO e dá outras providências.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4534/pdl_no_04-2024_-_mocao_de_aplausos_alex.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4534/pdl_no_04-2024_-_mocao_de_aplausos_alex.pdf</t>
   </si>
   <si>
     <t>“Confere Moção de Aplausos a ELIEZER DE MOURA REZIO e dá outras providências”.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4536/pdl_no_05-2024_-_mocao_de_aplausos_dalvina.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4536/pdl_no_05-2024_-_mocao_de_aplausos_dalvina.pdf</t>
   </si>
   <si>
     <t>“Confere Moção de Aplausos a ATAUALPA ALVES DE LIMA e dá outras providências”.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>KAKÁ FERRAZ, VIRGINIA BERNARDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4538/pdl_no_06-2024_-_mocao_de_aplausos_kaka.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4538/pdl_no_06-2024_-_mocao_de_aplausos_kaka.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a ZILDERLEI NUNES FERREIRA e dá outras providências.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4539/pdl_no_07-2024_-_titulo_cidadao_virginia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4539/pdl_no_07-2024_-_titulo_cidadao_virginia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a KELSON SOUZA VILARINHO e dá outras providências.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, UBALDINO CARDOSO, VIRGINIA BERNARDES, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4540/pdl_08.2024_assinado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4540/pdl_08.2024_assinado.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos do Decreto Municipal nº 212/24, de 07 de outubro de 2024, que “Dispõe sobre declaração de bens móveis inservíveis para a_x000D_
 administração para efeito de alienação, por venda, através de leilão e autoriza a respectiva baixa dos registros analíticos e dá outras providências.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4541/pdl_no_09-2024_-_titulo_cidadao_walter_assinado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4541/pdl_no_09-2024_-_titulo_cidadao_walter_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a MARIA PASTORA GONÇALVES e dá outras providências.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4395/projetos_de_leis_complementares_-_2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4395/projetos_de_leis_complementares_-_2024.pdf</t>
   </si>
   <si>
     <t>“Cria cargos que especifica na Lei Municipal nº 1.301/2002 e alterações, e dá outras providências.”</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4443/plc_n_02-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4443/plc_n_02-2024.pdf</t>
   </si>
   <si>
     <t>“Inclui cargos na Lei Municipal nº 1948, de 15 de outubro de 2014, que dispõe sobre reestruturação do Estatuto, Plano de Carreira e Vencimentos do_x000D_
 Magistério Público do Município de Caçu/GO, e dá outras providências”</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4444/plc_n_03-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4444/plc_n_03-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Art. 92 do Código Tributário Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4455/plc_n_04-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4455/plc_n_04-2024.pdf</t>
   </si>
   <si>
     <t>“Cria cargos que especifica na Lei Municipal nº 1.301/2002 e alterações, e dá outras providências”</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4466/plc_n_05-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4466/plc_n_05-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações no plano de custeio do Regime Próprio de Previdência Social do Município de Caçu/GO, e dá outras providências.”</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4396/pl_n_01-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4396/pl_n_01-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4399/pl_n_02-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4399/pl_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual-RGA de salário aos Servidores Públicos ativos, inativos e pensionistas, aos Agentes Políticos dos Poderes Executivo e Legislativo, aos Conselheiros Tutelares do Município de Caçu/GO, aos servidores do Instituto Municipal de Previdência dos Servidores de Caçu – CAÇUPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4400/pl_n_03-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4400/pl_n_03-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adicional de incentivo funcional de titularidade aos Servidores Públicos Municipais de Caçu, conforme dispõe o inciso VII, do art. 12, da Lei Orgânica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4401/pl_n_04-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4401/pl_n_04-24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 1-C, Quadra nº 10, do Loteamento “Arco Íris”, para a empresa LEANDRO DELFINO PAIXÃO, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4413/pl_n_05-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4413/pl_n_05-24.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “MOYSÉS CARNEIRO GUIMARÃES” ao Loteamento Conjunto Habitacional “Alto do Paraíso”, desta Cidade, e dá outras providências.”</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4416/pl_n_06-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4416/pl_n_06-24.pdf</t>
   </si>
   <si>
     <t>Acresce ao Art. 1º da Lei Municipal nº 2577/24, de 19 de janeiro de 2024, a Lei Complementar  Municipal nº 02/2018 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_n_07-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_n_07-24.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei nº 2448/2022, de 09 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_n_08-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_n_08-24.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre desmembramentos de lotes no Município de Caçu, e dá outras providências”.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4436/projeto_lei_09-_acresce_vagas_-_guarda_e_aux._s._gerais_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4436/projeto_lei_09-_acresce_vagas_-_guarda_e_aux._s._gerais_1.pdf</t>
   </si>
   <si>
     <t>“Acresce o número de vagas dos cargos criados pela Lei Municipal nº 1301, de 02 de abril de 2002 e alterados pela Lei Municipal nº 1.391/04, de 15_x000D_
 de junho de 2004 e dá outras providências”.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_lei_10-24_-_credito_especial_cacuprev.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_lei_10-24_-_credito_especial_cacuprev.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito especial e dá outras providências”.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4451/projeto_lei_011_-_altera_lei_2575-24_percentual_suplementacao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4451/projeto_lei_011_-_altera_lei_2575-24_percentual_suplementacao.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º da Lei nº 2.575/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4452/pl_n_12-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4452/pl_n_12-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de Bens Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_lei_13_-_isencao_de_multa_e_juros.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_lei_13_-_isencao_de_multa_e_juros.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para isenção de multa e juros incididos no IPTU/ITU, no ISSQN estimado e eletrônico, na Taxa de Licença para Localização –_x000D_
 TLF e na Taxa de Vigilância Sanitária – TVS, de débitos vencidos e não pagos, deste e de exercícios anteriores e dá outras providências”.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4461/pl_n_14-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4461/pl_n_14-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 01, da Quadra nº 18, do Loteamento Industrial II, para a empresa TRANSFORTALEZA LTDA-ME, que busca fixar sede definitiva neste Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_lei_15_-_contribuicao_financeira_apae_de_cacu.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_lei_15_-_contribuicao_financeira_apae_de_cacu.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a fazer contribuição financeira à APAE de Caçu/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_n_16-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_n_16-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 2.584, de 29 de fevereiro de 2024”.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4467/projeto_lei_17_-_ldo_exercicio_2025_-_cacu_-_04_abril_2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4467/projeto_lei_17_-_ldo_exercicio_2025_-_cacu_-_04_abril_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>WALTER JUNIOR, DALVINA IZABEL</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4473/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4473/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “MARIANO CARNEIRO GUIMARÃES” à Rua “C” do Loteamento Conjunto Habitacional Moysés Carneiro Guimarães, desta Cidade e dá outras providências”.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4477/projeto_de_lei_n_19.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4477/projeto_de_lei_n_19.pdf</t>
   </si>
   <si>
     <t>“Acresce o número de vagas dos cargos criados pela Lei Municipal nº 1.948, de 15 de outubro de 2014 e alterações e dá outras providências”.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4480/projeto_lei_20_-_altera_lei_2591-24_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4480/projeto_lei_20_-_altera_lei_2591-24_1.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do § 2º do Art. 1º da Lei nº 2.591/24, de 14 de março de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4486/projeto_lei_no_21-2024_-_autoriza_contribuicao_financeira_-_apae_-_equoterapia-outros.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4486/projeto_lei_no_21-2024_-_autoriza_contribuicao_financeira_-_apae_-_equoterapia-outros.pdf</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4488/pl_n_22-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4488/pl_n_22-2024.pdf</t>
   </si>
   <si>
     <t>“Acrescenta zona de expansão urbana no município de Caçu, e dá outras providências”.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4489/projeto_de_lei_-_ideologia_de_genero_-_assinado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4489/projeto_de_lei_-_ideologia_de_genero_-_assinado.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei Municipal nº 2.469, de 16 de novembro de 2022”.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4506/pl_n_24-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4506/pl_n_24-2024.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no Calendário Oficial de Eventos do Município, o evento denominado “Encontro de Carros Antigos de Caçu”, e dá outras providências”.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_n_25-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_n_25-2024.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública a Associação Dos Produtores Rurais do Córrego do Rosilho – “ASPROSILHO” e dá outras providências”.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_n_26-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_n_26-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento dos bens históricos conhecidos por Salto Marianinho Carneiro e Salto Manoel Franco como Patrimônio Natural Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4513/pl_n_27-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4513/pl_n_27-2024.pdf</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4517/projeto_de_lei_n_28-2024_-_dalvina_-_alteracao_de_lei_-_professor_nota_dez.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4517/projeto_de_lei_n_28-2024_-_dalvina_-_alteracao_de_lei_-_professor_nota_dez.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal nº 2.472, de 17 de novembro de 2022”</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4518/projeto_de_lei_n_29-2024_-_dalvina_-_criacao_e_regulamentacao_da_equipe_multiprofissional.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4518/projeto_de_lei_n_29-2024_-_dalvina_-_criacao_e_regulamentacao_da_equipe_multiprofissional.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação e regulamentação da Equipe Multiprofissional da Educação Inclusiva, neste Município, e dá outras providências.”</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4520/projeto_lei_30-24_-_loa_2025.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4520/projeto_lei_30-24_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Caçu, Goiás, para o exercício de 2025.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4521/projeto_de_lei_31-24_-_alteracao_ldo_2025.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4521/projeto_de_lei_31-24_-_alteracao_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos anexos da Lei nº 2.604/2024 - LDO para o exercício de 2025.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4522/projeto_lei_32-24_-_alteracao_ppa.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4522/projeto_lei_32-24_-_alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.416/2024, que dispõe sobre o Plano Plurianual para o exercício de 2022/2025</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - PE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4523/projeto_lei_33-24_-_permissao_de_uso_de_bem_publico.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4523/projeto_lei_33-24_-_permissao_de_uso_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de Uso de Bem Público e dá outras providências.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA, ALEX PARREIRA, DALVINA IZABEL, KAKÁ FERRAZ, LAURECI LIMA, UBALDINO CARDOSO, VIRGINIA BERNARDES, WALTER JUNIOR, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4524/projeto_de_lei_-_subsidios_2025-2028.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4524/projeto_de_lei_-_subsidios_2025-2028.pdf</t>
   </si>
   <si>
     <t>“Fixa, no âmbito do Município de Caçu/GO, os subsídios do Prefeito, Vice-Prefeito, Vereadores, Presidente da Câmara e Secretários Municipais para_x000D_
 a Legislatura de 2025 a 2028, e dá outras providências”.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4525/projeto_lei_35_-_credito_suplementar.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4525/projeto_lei_35_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 7º da Lei nº 2.575/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4526/projeto_de_lei_-_denominacao_de_rua_-_ubaldino_-_assinado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4526/projeto_de_lei_-_denominacao_de_rua_-_ubaldino_-_assinado.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “Marcione Antônio de Sousa” à Rua “A” do Loteamento Juarez Gama da Silva, desta Cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4527/projeto_de_lei_37_-_autoriza_prestacao_servicos_ao_sindicato_rural_-_expocacu_2024..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4527/projeto_de_lei_37_-_autoriza_prestacao_servicos_ao_sindicato_rural_-_expocacu_2024..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar diversos serviços ao “SINDICATO RURAL DE CAÇU” e a realizar o transporte de artistas e visitantes e a cessão de máquinas e implementos e servidores, por ocasião da realização da “EXPOCAÇU 2024” e dá outras providências.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4529/projeto_de_lei_ordinaria_no_38.2024_-_utilidade_publica_apruslago_assinado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4529/projeto_de_lei_ordinaria_no_38.2024_-_utilidade_publica_apruslago_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Dos Produtores Rurais do Sapé e Lagoinha – “ASPRULAGO” e dá outras providências</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4531/pl_n_39_-_denominacao_de_rua_professora_leda_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4531/pl_n_39_-_denominacao_de_rua_professora_leda_2.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “Professora Leda de Sousa Silveira” à Viela “D”, desta Cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4532/projeto_40_de_lei_-_laureci_-_denominacao_de_rua_b_-_loteamento_juarez.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4532/projeto_40_de_lei_-_laureci_-_denominacao_de_rua_b_-_loteamento_juarez.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “Antônio Nunes Ferreira” à Rua“B” do Loteamento Juarez Gama da Silva, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4533/projeto_41_de_lei_41_-_laureci_-_denominacao_de_rua_c_-_loteamento_juarez_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4533/projeto_41_de_lei_41_-_laureci_-_denominacao_de_rua_c_-_loteamento_juarez_1.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “Auro Barbosa de Freitas” à Rua“C” do Loteamento Juarez Gama da Silva, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4537/projeto_lei_042_-_isencao_de_multa_e_juros.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4537/projeto_lei_042_-_isencao_de_multa_e_juros.pdf</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>DALVINA IZABEL, ALEX PARREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4542/pl_no_43-2024_-_utilidade_publica_carros_antigos_1_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4542/pl_no_43-2024_-_utilidade_publica_carros_antigos_1_1.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública o Clube de Carros Antigos de Caçu – “CCAC” e dá outras providências”.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4543/projeto_lei_44-24_-_credito_suplementar_-_altera_lei_2575-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4543/projeto_lei_44-24_-_credito_suplementar_-_altera_lei_2575-24.pdf</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4544/projeto_de_lei_45-2024_-_denominacao_de_rua_-_kaka_ferraz_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4544/projeto_de_lei_45-2024_-_denominacao_de_rua_-_kaka_ferraz_1.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “João Ferraz” à Rua 9, do Setor Industrial, desta Cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4545/pl_no_46-2024_-_kaka.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4545/pl_no_46-2024_-_kaka.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “Adenilton Ferraz” à Rua 17, do Setor Industrial, desta Cidade, e dá outras providências."</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>KAKÁ FERRAZ, ALEX PARREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4546/pl_no_47-2024_-_kaka_e_alex_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4546/pl_no_47-2024_-_kaka_e_alex_1.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “João Modesto de Freitas” à Rua “A”, do Setor Industrial, desta Cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4547/pl_no_48-2024_-_kaka_e_alex.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4547/pl_no_48-2024_-_kaka_e_alex.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “Doraci Eloy de Sousa” à Viela da Praça Bianor Vicente de Sousa, desta Cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4551/projeto_lei_49-24_-_concessao_area.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4551/projeto_lei_49-24_-_concessao_area.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área da Zona Suburbana de Caçu, para a empresa GUIMARÃES ASSESSORIA EMPRESARIAL LTDA., que busca fixar sede definitiva neste Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4554/projeto_lei_50-24_-_cria_fundo_municipal_de_saneamento_basico_-_fmsb_e_conselho_-_..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4554/projeto_lei_50-24_-_cria_fundo_municipal_de_saneamento_basico_-_fmsb_e_conselho_-_..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Fundo Municipal de Saneamento Básico de Caçu e a instituição do Conselho Municipal de Saneamento Básico, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4555/projeto_de_lei_51_-_reconhece_de_utilidade_publica_rotary_clube.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4555/projeto_de_lei_51_-_reconhece_de_utilidade_publica_rotary_clube.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública o ROTARY CLUB DE CAÇU, e dá outras providências”.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4556/projeto_de_lei_52_-_reconhece_de_utilidade_publica_sindicato_rural_1_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4556/projeto_de_lei_52_-_reconhece_de_utilidade_publica_sindicato_rural_1_1.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública o SINDICATO RURAL DE CAÇU, e dá outras providências”.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4557/pl_no_53-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4557/pl_no_53-2024.pdf</t>
   </si>
   <si>
     <t>“Dá nome de “ORIOVALDO RODRIGUES DA FONSECA” à Farmácia pública, desta Cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4558/projeto_de_lei_54_-_condecoracao_profissionais_de_saude.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4558/projeto_de_lei_54_-_condecoracao_profissionais_de_saude.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da condecoração “Profissional em Destaque”, dentre servidores municipais da área da saúde, no Município de Caçu, e dá outras providências”.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4560/projeto_lei_55-24_-_doacao_-_veiculo_-_arraial.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4560/projeto_lei_55-24_-_doacao_-_veiculo_-_arraial.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal através do Fundo Municipal de Saúde a doar veículo à Associação Arraial dos Amigos e dá outras providências”.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4561/pl_no_56-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4561/pl_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Produtores Rurais da Região da Guariroba - ASPRUGUAR e dá outras providências.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4562/projeto_lei_57_-_cria_ponto_de_taxi_n_09-1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4562/projeto_lei_57_-_cria_ponto_de_taxi_n_09-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Ponto de Táxi.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4563/projeto_de_lei_58-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4563/projeto_de_lei_58-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do “DIA MUNICICPAL DO CÍRCULO DE ORAÇÃO”, e dá outras providências”.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4567/projeto_lei_59_-_defafetacao_de_area_institucioanl.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4567/projeto_lei_59_-_defafetacao_de_area_institucioanl.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para desafetação de área de classe de bem de uso institucional, para classe de bem dominial e dá outras providências.”</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4398/projeto_de_resolucao_n01-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4398/projeto_de_resolucao_n01-24.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único, do Art. 22 e altera a redação do § 1º, do Art. 41, da Resolução nº 01, de 25 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4402/pr_n_02-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4402/pr_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso IV, do Art. 1º, da Resolução nº 02, de 26 de setembro de 2022.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES, ALEXANDRE FREITAS, DALVINA IZABEL, KAKÁ FERRAZ, LAURECI LIMA, ORLANDO OLIVEIRA, UBALDINO CARDOSO, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4438/pr_n_03-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4438/pr_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Caçu para o ano de 2024.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4439/pr_n_04-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4439/pr_n_04-2024.pdf</t>
   </si>
   <si>
     <t>“Cria o Parágrafo único ao Art. 46, da Resolução nº 01, de 25 de fevereiro de 2022.”</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>KAKÁ FERRAZ, LAURECI LIMA, ORLANDO OLIVEIRA, UBALDINO CARDOSO, VIRGINIA BERNARDES, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_resolucao_-_comissoes_2024assinado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_resolucao_-_comissoes_2024assinado.pdf</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_resolucao_no_06-2024_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_resolucao_no_06-2024_1.pdf</t>
   </si>
   <si>
     <t>“Altera o Inciso IV, do Art. 2º, da Resolução nº 02, de 26 de setembro de 2022. ”</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4512/pr_n_7-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4512/pr_n_7-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Caçu – Estado de Goiás.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, DALVINA IZABEL, ORLANDO OLIVEIRA, UBALDINO CARDOSO, VIRGINIA BERNARDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4559/projeto_de_resolucao_08-2024_-_altera_a_resoulcao_06_2006_-_regimento_interno1_1_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4559/projeto_de_resolucao_08-2024_-_altera_a_resoulcao_06_2006_-_regimento_interno1_1_1.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 42 e cria a Alínea “m” ao Inciso XIII do Art. 31 e o Art. 63-A e 63-B, da Resolução nº 05, de 16 de novembro de 2006.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_n_1-2024_-_ver._kaka_ferraz.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_n_1-2024_-_ver._kaka_ferraz.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INSCRIÇÃO PARA ELEIÇÃO DE VICE-PRESIDENTE DA MESA DIRETORA DA 4ª SESSÃO LEGISLATIVA DA 17ª LEGISLATURA, REFERENTE AO ANO DE 2024.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_n_-2-2024-laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_n_-2-2024-laureci.pdf</t>
   </si>
   <si>
     <t>Requer à Vigilância Sanitária Municipal, informação se há notificação, interdição das AABB-Associação Atlética Banco do Brasil e Alcaçuz Social Clube, _x000D_
  juntamente com cópia dos documentos emitidos.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4440/req._03-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4440/req._03-2024.pdf</t>
   </si>
   <si>
     <t>Requer o pagamento do Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde - ACS e aos Agentes de Combate às Endemias – ACE repassado pelo Ministério da Saúde por meio do FNS.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4465/req._no_04-2024_-_ver._zilderlei.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4465/req._no_04-2024_-_ver._zilderlei.pdf</t>
   </si>
   <si>
     <t>“Requer que, o Município de Caçu, abaixe o valor do Imposto sobre a Propriedade Territorial Rural (ITR), no que se refere a terra nua, ou que, seja mantida o valor cobrado no ano de 2023”.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4476/req._05-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4476/req._05-2024.pdf</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo, informações referentes aos contratos, ARP 002/2023 e 012/2024, ambos firmados entre o Município de Caçu e a empresa de Razão Social: Comercial Santo Antônio Ltda., bem como, cópias de todos documentos pertinentes a estes, inclusive do processo Licitatório”.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_n_6-24_para_eleicao_de_1a_secretaria_2_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_n_6-24_para_eleicao_de_1a_secretaria_2_1.pdf</t>
   </si>
   <si>
     <t>Requer Inscrição para eleição de 1ª Secretária da Mesa Diretora para o ano de 2024.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no_07_convocacao_do_secretario_de_financa_ver._laureci.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no_07_convocacao_do_secretario_de_financa_ver._laureci.pdf</t>
   </si>
   <si>
     <t>Requer à convocação do Ilustríssimo Senhor Secretário de Finança, para comparecer ao Plenário desta Câmara Municipal, afim de prestar esclarecimentos a esta Casa de Leis sobre os motivos pelos quais os Salários dos Servidores Públicos não estão sendo mais efetuado dentro do mês trabalhado.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4514/req._08-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4514/req._08-2024.pdf</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo, informações referentes ao projeto da construção de três salas de aulas na Creche Municipal Dr. Vander Luiz Bosco,  proveniente de emenda parlamentar do Deputado Paulo Cesar Martins”.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4515/req._09-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4515/req._09-2024.pdf</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo, informações referentes ao projeto da construção dos banheiros Públicos do Cemitério municipal, São José, proveniente de_x000D_
 emenda parlamentar do Deputado Paulo Cesar Martins”.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4516/req._10-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4516/req._10-2024.pdf</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo, informações referentes a reforma do Hospital Municipal Pedro Martins de Souza, proveniente de emenda parlamentar de_x000D_
 dois milhões e oitocentos mil reais, do Senador Jorge Kajuru”.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4550/requerimento_afastamento_-_laureci_-_assin.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4550/requerimento_afastamento_-_laureci_-_assin.pdf</t>
   </si>
   <si>
     <t>Solicita licença do cargo de Vereador por motivo de doença, conforme atestado médico em anexo.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>EMD A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4428/emenda_aditiva_n_01-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4428/emenda_aditiva_n_01-24.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 86/2023.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4429/emenda_aditiva_n_02-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4429/emenda_aditiva_n_02-24.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 95/2023.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4430/emenda_aditiva_n_03-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4430/emenda_aditiva_n_03-24.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 96/2023.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4431/emenda_aditiva_n_04-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4431/emenda_aditiva_n_04-24.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 97/2023.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4432/emenda_aditiva_n_05-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4432/emenda_aditiva_n_05-24.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 98/2023.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4433/emenda_aditiva_n_06-24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4433/emenda_aditiva_n_06-24.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 04/2024.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4472/emenda_aditiva_07-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4472/emenda_aditiva_07-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso II, do Art. 1º e o Inciso VIII, do Art. 5º, do Projeto de Lei Ordinária nº 14/2024.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4566/emenda_aditiva_no_08-2024_-_zilderlei_loa.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4566/emenda_aditiva_no_08-2024_-_zilderlei_loa.pdf</t>
   </si>
   <si>
     <t>“Acresce parágrafos ao Art. 9º do Projeto de Lei acima identificado (Projeto de Lei nº 30/2024). ”</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>BCC</t>
   </si>
   <si>
     <t>Balanço das Contas de Governo do Município de Caçu</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4511/balanco_geral_2022.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4511/balanco_geral_2022.pdf</t>
   </si>
   <si>
     <t>BALANCO GERAL DE 2022. TICKET Nº 115392. MUNICÍPIO DE CAÇU - GOIÁS. PROCESSO ENCAMINHADO PELO TCM-GO, em 01/08/2024.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>EMD S</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4447/emenda_supressiva_no_01-2024_-_zilderlei_plc_no_01-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4447/emenda_supressiva_no_01-2024_-_zilderlei_plc_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Suprime os Artigos 2º, 3º, 4º e 5º, renumerando e reorganizando os remanescentes, do Projeto de Lei Complementar acima identificado.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4482/emenda_supressiva_no_02-2024.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4482/emenda_supressiva_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 1º do Projeto de Lei Complementar n 05/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2101,67 +2101,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4403/emenda_modificativa_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4414/emenda_modificativa_no_02-2024_01022024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4434/emenda_modificativa_n_03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4435/emenda_modificativa_n_04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4446/emenda_modificativa_no_05-2024_-_zilderlei_plc_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4448/emenda_modificativa_no_06-2024_-_dalvina_plc_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4454/emenda_modificativa_no_07.2024_-plo_12.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4471/emenda_modificativa_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4483/emenda_modificativa_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4494/emenda_modificativa_no_10.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4528/4_-_emenda_modificativa_11.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4565/emenda_modificativa_no_12-2024_-_completa_loa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4420/indicacao_no_01_operacao_tapa-buracos_recapeamento_e_sinalizacao_ver._zilderlei_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4421/indicacao_no_02__campanha_de_conscientizacao_e_combate_a_dengue_-_ver._zilderlei_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4418/indicativo_no_03_instalacao_de_equipamentos_solares__ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_no_04__asfaltamento_da_rua_antonio_jacinto_da_silva__ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_no__05_isencao_de_taxa_de_inscricao__ver._carlor_eduardo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_no__06__pavimentacao_e_recapeamento_asfaltico_e_construcao_de_rede_de_drenagem_pluvial_na_avenida_idelfonso_carneiro__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4445/indicacao_no_07_revitalizacao_de_faixa_de_pedestre_ver._dalvina_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_no_08_duplicacao_e_construcao_de_calcadas_ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_no_09_sinalizacao_horizontal_ou_de_solo_ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4457/indicacao_no_10__construcao_de_calcadas_e_quebra-molas__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_no__11_capina_e_limpeza_cemiterio__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_no__12_cafe_com_pao_e_leite_ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_no__13_implantacao_de_farmacia_nas_ubs__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4468/indicacao_no_14-2024_-_ver._alex_-_indica_a_inauguracao_da_praca_sonia_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4469/indicacao_no_15-2024_-_ver._alex_-_indica_a_revitalizacao_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4470/indicacao_no_16-2024_-_ver._alex_-_governo_itinerante..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4475/indicacao_no_17__capina_e_limpeza_do_lote_da_rua__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4481/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4478/indicacao_no__19_instalado_cacambas___ver._orlando.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4479/indicacao_no_20_apae_abrigo_e_condominio_ver._laureci_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4484/indicacao_no_21_adequacao_do_piso_do_magisterio__ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4490/indicacao_no_22_construcao_de_rampas_de_acesso_-_ver._zilderlei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4491/indicacao_no_23_solicita_a_instalacao_de_pontos_de_coleta_lixo_eletronico_-_ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4492/indicacao_no_24_acrescimo_de_mais_um_medico_plantonista___ver._walter_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4493/indicacao_no_25_dois_funcionarios_para_limpeza_do_hospital___ver._walter_junior.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4496/indicacao_no_26__instalacao_de_redutor_de_velocidades__ver._ubaldino.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4497/indicacao_no_27_criacao_de_campanha_de_conscientizacao_e_prevencao_contra_crimes_ciberneticos__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4498/indicacao_no_28_obrigatoriedade_de_acompanhante_de_profissional_de_saude_ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4499/indicacao_no_29_criacao_de_programas_em_combate_a_pedofilia_e_abuso_e_exploracao_sexual__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4500/indicacao_no_30_obrigacao_dos_hospitais_terem_fixados_em_seus_murais_os_direitos_das_gestantes__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4501/indicacao_no_31_dia_municipal_de_combate_a_intolerancia_religiosa__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4502/indicacao_no_32_inclusao_da_lei_maria_da_penha___ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4503/indicacao_no_33_semana_da_adocao_de_animais_domesticos_ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4504/indicacao_no_34_criacao_de_um_hospital_veterinario_publico_em_nosso_municipio__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4505/indicacao_no_35_castramovel_para_a_castracao_e_esterilizacao_de_caes_e_gatos__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4519/indicacao_no_36_construcao_de_redutor_de_velocidade_ou_quebra-mola___ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4548/indicacao_no_37_implantacao_de_um_sistema_de_monitoramento_por_cameras___ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4549/indicacao_no_38_criacao_de_um_anexo_ao_paco_municipal_osvaldo_jose_vieira__ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4553/indicacao_no_39_criacao_de_um_memorial_com_fixacao_de_placas___ver._dalvina_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4564/indicacao_no_40_aquisicao_e_instalacao_de_ar_condicionado__-_ver._zilderlei_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4474/projeto_de_dec._legislativo_-_mocao_de_aplausos_-_alfredo_1_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4508/pld_n_2-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4530/projeto_de_decreto_legislativo_no_03_-_laureci.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4534/pdl_no_04-2024_-_mocao_de_aplausos_alex.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4536/pdl_no_05-2024_-_mocao_de_aplausos_dalvina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4538/pdl_no_06-2024_-_mocao_de_aplausos_kaka.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4539/pdl_no_07-2024_-_titulo_cidadao_virginia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4540/pdl_08.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4541/pdl_no_09-2024_-_titulo_cidadao_walter_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4395/projetos_de_leis_complementares_-_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4443/plc_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4444/plc_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4455/plc_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4466/plc_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4396/pl_n_01-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4399/pl_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4400/pl_n_03-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4401/pl_n_04-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4413/pl_n_05-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4416/pl_n_06-24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_n_07-24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_n_08-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4436/projeto_lei_09-_acresce_vagas_-_guarda_e_aux._s._gerais_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_lei_10-24_-_credito_especial_cacuprev.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4451/projeto_lei_011_-_altera_lei_2575-24_percentual_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4452/pl_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_lei_13_-_isencao_de_multa_e_juros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4461/pl_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_lei_15_-_contribuicao_financeira_apae_de_cacu.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4467/projeto_lei_17_-_ldo_exercicio_2025_-_cacu_-_04_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4473/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4477/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4480/projeto_lei_20_-_altera_lei_2591-24_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4486/projeto_lei_no_21-2024_-_autoriza_contribuicao_financeira_-_apae_-_equoterapia-outros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4488/pl_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4489/projeto_de_lei_-_ideologia_de_genero_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4506/pl_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4513/pl_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4517/projeto_de_lei_n_28-2024_-_dalvina_-_alteracao_de_lei_-_professor_nota_dez.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4518/projeto_de_lei_n_29-2024_-_dalvina_-_criacao_e_regulamentacao_da_equipe_multiprofissional.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4520/projeto_lei_30-24_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4521/projeto_de_lei_31-24_-_alteracao_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4522/projeto_lei_32-24_-_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4523/projeto_lei_33-24_-_permissao_de_uso_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4524/projeto_de_lei_-_subsidios_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4525/projeto_lei_35_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4526/projeto_de_lei_-_denominacao_de_rua_-_ubaldino_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4527/projeto_de_lei_37_-_autoriza_prestacao_servicos_ao_sindicato_rural_-_expocacu_2024..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4529/projeto_de_lei_ordinaria_no_38.2024_-_utilidade_publica_apruslago_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4531/pl_n_39_-_denominacao_de_rua_professora_leda_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4532/projeto_40_de_lei_-_laureci_-_denominacao_de_rua_b_-_loteamento_juarez.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4533/projeto_41_de_lei_41_-_laureci_-_denominacao_de_rua_c_-_loteamento_juarez_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4537/projeto_lei_042_-_isencao_de_multa_e_juros.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4542/pl_no_43-2024_-_utilidade_publica_carros_antigos_1_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4543/projeto_lei_44-24_-_credito_suplementar_-_altera_lei_2575-24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4544/projeto_de_lei_45-2024_-_denominacao_de_rua_-_kaka_ferraz_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4545/pl_no_46-2024_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4546/pl_no_47-2024_-_kaka_e_alex_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4547/pl_no_48-2024_-_kaka_e_alex.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4551/projeto_lei_49-24_-_concessao_area.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4554/projeto_lei_50-24_-_cria_fundo_municipal_de_saneamento_basico_-_fmsb_e_conselho_-_..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4555/projeto_de_lei_51_-_reconhece_de_utilidade_publica_rotary_clube.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4556/projeto_de_lei_52_-_reconhece_de_utilidade_publica_sindicato_rural_1_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4557/pl_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4558/projeto_de_lei_54_-_condecoracao_profissionais_de_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4560/projeto_lei_55-24_-_doacao_-_veiculo_-_arraial.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4561/pl_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4562/projeto_lei_57_-_cria_ponto_de_taxi_n_09-1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4563/projeto_de_lei_58-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4567/projeto_lei_59_-_defafetacao_de_area_institucioanl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4398/projeto_de_resolucao_n01-24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4402/pr_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4438/pr_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4439/pr_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_resolucao_-_comissoes_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_resolucao_no_06-2024_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4512/pr_n_7-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4559/projeto_de_resolucao_08-2024_-_altera_a_resoulcao_06_2006_-_regimento_interno1_1_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_n_1-2024_-_ver._kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_n_-2-2024-laureci.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4440/req._03-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4465/req._no_04-2024_-_ver._zilderlei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4476/req._05-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_n_6-24_para_eleicao_de_1a_secretaria_2_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no_07_convocacao_do_secretario_de_financa_ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4514/req._08-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4515/req._09-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4516/req._10-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4550/requerimento_afastamento_-_laureci_-_assin.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4428/emenda_aditiva_n_01-24.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4429/emenda_aditiva_n_02-24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4430/emenda_aditiva_n_03-24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4431/emenda_aditiva_n_04-24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4432/emenda_aditiva_n_05-24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4433/emenda_aditiva_n_06-24.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4472/emenda_aditiva_07-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4566/emenda_aditiva_no_08-2024_-_zilderlei_loa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4511/balanco_geral_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4447/emenda_supressiva_no_01-2024_-_zilderlei_plc_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4482/emenda_supressiva_no_02-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4403/emenda_modificativa_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4414/emenda_modificativa_no_02-2024_01022024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4434/emenda_modificativa_n_03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4435/emenda_modificativa_n_04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4446/emenda_modificativa_no_05-2024_-_zilderlei_plc_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4448/emenda_modificativa_no_06-2024_-_dalvina_plc_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4454/emenda_modificativa_no_07.2024_-plo_12.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4471/emenda_modificativa_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4483/emenda_modificativa_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4494/emenda_modificativa_no_10.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4528/4_-_emenda_modificativa_11.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4565/emenda_modificativa_no_12-2024_-_completa_loa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4420/indicacao_no_01_operacao_tapa-buracos_recapeamento_e_sinalizacao_ver._zilderlei_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4421/indicacao_no_02__campanha_de_conscientizacao_e_combate_a_dengue_-_ver._zilderlei_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4418/indicativo_no_03_instalacao_de_equipamentos_solares__ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_no_04__asfaltamento_da_rua_antonio_jacinto_da_silva__ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4441/indicacao_no__05_isencao_de_taxa_de_inscricao__ver._carlor_eduardo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_no__06__pavimentacao_e_recapeamento_asfaltico_e_construcao_de_rede_de_drenagem_pluvial_na_avenida_idelfonso_carneiro__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4445/indicacao_no_07_revitalizacao_de_faixa_de_pedestre_ver._dalvina_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_no_08_duplicacao_e_construcao_de_calcadas_ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_no_09_sinalizacao_horizontal_ou_de_solo_ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4457/indicacao_no_10__construcao_de_calcadas_e_quebra-molas__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_no__11_capina_e_limpeza_cemiterio__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_no__12_cafe_com_pao_e_leite_ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_no__13_implantacao_de_farmacia_nas_ubs__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4468/indicacao_no_14-2024_-_ver._alex_-_indica_a_inauguracao_da_praca_sonia_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4469/indicacao_no_15-2024_-_ver._alex_-_indica_a_revitalizacao_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4470/indicacao_no_16-2024_-_ver._alex_-_governo_itinerante..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4475/indicacao_no_17__capina_e_limpeza_do_lote_da_rua__ver._virginia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4481/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4478/indicacao_no__19_instalado_cacambas___ver._orlando.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4479/indicacao_no_20_apae_abrigo_e_condominio_ver._laureci_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4484/indicacao_no_21_adequacao_do_piso_do_magisterio__ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4490/indicacao_no_22_construcao_de_rampas_de_acesso_-_ver._zilderlei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4491/indicacao_no_23_solicita_a_instalacao_de_pontos_de_coleta_lixo_eletronico_-_ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4492/indicacao_no_24_acrescimo_de_mais_um_medico_plantonista___ver._walter_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4493/indicacao_no_25_dois_funcionarios_para_limpeza_do_hospital___ver._walter_junior.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4496/indicacao_no_26__instalacao_de_redutor_de_velocidades__ver._ubaldino.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4497/indicacao_no_27_criacao_de_campanha_de_conscientizacao_e_prevencao_contra_crimes_ciberneticos__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4498/indicacao_no_28_obrigatoriedade_de_acompanhante_de_profissional_de_saude_ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4499/indicacao_no_29_criacao_de_programas_em_combate_a_pedofilia_e_abuso_e_exploracao_sexual__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4500/indicacao_no_30_obrigacao_dos_hospitais_terem_fixados_em_seus_murais_os_direitos_das_gestantes__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4501/indicacao_no_31_dia_municipal_de_combate_a_intolerancia_religiosa__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4502/indicacao_no_32_inclusao_da_lei_maria_da_penha___ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4503/indicacao_no_33_semana_da_adocao_de_animais_domesticos_ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4504/indicacao_no_34_criacao_de_um_hospital_veterinario_publico_em_nosso_municipio__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4505/indicacao_no_35_castramovel_para_a_castracao_e_esterilizacao_de_caes_e_gatos__ver._carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4519/indicacao_no_36_construcao_de_redutor_de_velocidade_ou_quebra-mola___ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4548/indicacao_no_37_implantacao_de_um_sistema_de_monitoramento_por_cameras___ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4549/indicacao_no_38_criacao_de_um_anexo_ao_paco_municipal_osvaldo_jose_vieira__ver._dalvina.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4553/indicacao_no_39_criacao_de_um_memorial_com_fixacao_de_placas___ver._dalvina_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4564/indicacao_no_40_aquisicao_e_instalacao_de_ar_condicionado__-_ver._zilderlei_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4474/projeto_de_dec._legislativo_-_mocao_de_aplausos_-_alfredo_1_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4508/pld_n_2-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4530/projeto_de_decreto_legislativo_no_03_-_laureci.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4534/pdl_no_04-2024_-_mocao_de_aplausos_alex.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4536/pdl_no_05-2024_-_mocao_de_aplausos_dalvina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4538/pdl_no_06-2024_-_mocao_de_aplausos_kaka.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4539/pdl_no_07-2024_-_titulo_cidadao_virginia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4540/pdl_08.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4541/pdl_no_09-2024_-_titulo_cidadao_walter_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4395/projetos_de_leis_complementares_-_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4443/plc_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4444/plc_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4455/plc_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4466/plc_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4396/pl_n_01-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4399/pl_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4400/pl_n_03-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4401/pl_n_04-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4413/pl_n_05-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4416/pl_n_06-24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4417/pl_n_07-24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4423/pl_n_08-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4436/projeto_lei_09-_acresce_vagas_-_guarda_e_aux._s._gerais_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_lei_10-24_-_credito_especial_cacuprev.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4451/projeto_lei_011_-_altera_lei_2575-24_percentual_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4452/pl_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_lei_13_-_isencao_de_multa_e_juros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4461/pl_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_lei_15_-_contribuicao_financeira_apae_de_cacu.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4464/pl_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4467/projeto_lei_17_-_ldo_exercicio_2025_-_cacu_-_04_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4473/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4477/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4480/projeto_lei_20_-_altera_lei_2591-24_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4486/projeto_lei_no_21-2024_-_autoriza_contribuicao_financeira_-_apae_-_equoterapia-outros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4488/pl_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4489/projeto_de_lei_-_ideologia_de_genero_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4506/pl_n_24-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4509/pl_n_25-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4510/pl_n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4513/pl_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4517/projeto_de_lei_n_28-2024_-_dalvina_-_alteracao_de_lei_-_professor_nota_dez.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4518/projeto_de_lei_n_29-2024_-_dalvina_-_criacao_e_regulamentacao_da_equipe_multiprofissional.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4520/projeto_lei_30-24_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4521/projeto_de_lei_31-24_-_alteracao_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4522/projeto_lei_32-24_-_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4523/projeto_lei_33-24_-_permissao_de_uso_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4524/projeto_de_lei_-_subsidios_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4525/projeto_lei_35_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4526/projeto_de_lei_-_denominacao_de_rua_-_ubaldino_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4527/projeto_de_lei_37_-_autoriza_prestacao_servicos_ao_sindicato_rural_-_expocacu_2024..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4529/projeto_de_lei_ordinaria_no_38.2024_-_utilidade_publica_apruslago_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4531/pl_n_39_-_denominacao_de_rua_professora_leda_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4532/projeto_40_de_lei_-_laureci_-_denominacao_de_rua_b_-_loteamento_juarez.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4533/projeto_41_de_lei_41_-_laureci_-_denominacao_de_rua_c_-_loteamento_juarez_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4537/projeto_lei_042_-_isencao_de_multa_e_juros.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4542/pl_no_43-2024_-_utilidade_publica_carros_antigos_1_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4543/projeto_lei_44-24_-_credito_suplementar_-_altera_lei_2575-24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4544/projeto_de_lei_45-2024_-_denominacao_de_rua_-_kaka_ferraz_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4545/pl_no_46-2024_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4546/pl_no_47-2024_-_kaka_e_alex_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4547/pl_no_48-2024_-_kaka_e_alex.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4551/projeto_lei_49-24_-_concessao_area.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4554/projeto_lei_50-24_-_cria_fundo_municipal_de_saneamento_basico_-_fmsb_e_conselho_-_..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4555/projeto_de_lei_51_-_reconhece_de_utilidade_publica_rotary_clube.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4556/projeto_de_lei_52_-_reconhece_de_utilidade_publica_sindicato_rural_1_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4557/pl_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4558/projeto_de_lei_54_-_condecoracao_profissionais_de_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4560/projeto_lei_55-24_-_doacao_-_veiculo_-_arraial.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4561/pl_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4562/projeto_lei_57_-_cria_ponto_de_taxi_n_09-1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4563/projeto_de_lei_58-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4567/projeto_lei_59_-_defafetacao_de_area_institucioanl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4398/projeto_de_resolucao_n01-24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4402/pr_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4438/pr_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4439/pr_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_resolucao_-_comissoes_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_resolucao_no_06-2024_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4512/pr_n_7-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4559/projeto_de_resolucao_08-2024_-_altera_a_resoulcao_06_2006_-_regimento_interno1_1_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4415/requerimento_n_1-2024_-_ver._kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4419/requerimento_n_-2-2024-laureci.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4440/req._03-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4465/req._no_04-2024_-_ver._zilderlei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4476/req._05-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4485/requerimento_n_6-24_para_eleicao_de_1a_secretaria_2_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4495/requerimento_no_07_convocacao_do_secretario_de_financa_ver._laureci.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4514/req._08-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4515/req._09-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4516/req._10-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4550/requerimento_afastamento_-_laureci_-_assin.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4428/emenda_aditiva_n_01-24.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4429/emenda_aditiva_n_02-24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4430/emenda_aditiva_n_03-24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4431/emenda_aditiva_n_04-24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4432/emenda_aditiva_n_05-24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4433/emenda_aditiva_n_06-24.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4472/emenda_aditiva_07-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4566/emenda_aditiva_no_08-2024_-_zilderlei_loa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4511/balanco_geral_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4447/emenda_supressiva_no_01-2024_-_zilderlei_plc_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2024/4482/emenda_supressiva_no_02-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="217" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>