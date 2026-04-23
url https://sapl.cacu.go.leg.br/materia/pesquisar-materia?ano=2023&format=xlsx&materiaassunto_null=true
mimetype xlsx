--- v0 (2026-02-19)
+++ v1 (2026-04-23)
@@ -54,3329 +54,3329 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2947/emenda_modificativa_no_01-2023_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2947/emenda_modificativa_no_01-2023_2.pdf</t>
   </si>
   <si>
     <t>Altera artigo do projeto de lei nº 73/2022, de 21 de novembro de 2022.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>KAKÁ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2948/emenda_modificativa_02-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2948/emenda_modificativa_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º do Projeto de Lei 08/2023, de 15 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LAURECI LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_modificativa_03-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_modificativa_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso IV do Art. 2º, §§ 8º e 11 do Art. 5º, Art. 13 e 14, § 3º do Art. 22, Art. 23, 28, 29, 30, 31, 32 e 33, § 1º do Art. 35, caput e §§ 3º e 9º do Art. 42, Alínea “c” do § 1º do Art. 49 e Inciso II e § 3º do Art. 62 do Projeto de Lei Complementar nº 01 de 8 de novembro de 2022.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2975/emenda_modificativa_04.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2975/emenda_modificativa_04.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º do Projeto de Lei Ordinária nº 09/2023, de 10 de março de 2023.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3007/emenda_modificativa_05-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3007/emenda_modificativa_05-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e o Art. 1º do Projeto de Lei nº 17/2023.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3411/emenda_modificativa_06.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3411/emenda_modificativa_06.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º do Projeto de Lei Ordinária nº 31/2023.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3416/emenda_modificativa_07.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3416/emenda_modificativa_07.2023.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1º e 23 do Projeto de Lei Ordinária nº 13/2023</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3877/emenda_modificativa_no_08-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3877/emenda_modificativa_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º, do Projeto de Lei nº 41/2023.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4228/emenda_modificativa_no_09.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4228/emenda_modificativa_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º e 3º do Projeto de Lei Complementar nº 03/2023.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4234/emenda_modificativa_no_10.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4234/emenda_modificativa_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei Ordinária nº 62/2023.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4267/emenda_modificativa_no_11.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4267/emenda_modificativa_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro Orçamentário do Projeto de Lei Ordinária do Executivo n° 045/2023,_x000D_
 relacionado as Despesas Fixadas do Poder Legislativo e contém outras providências.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4268/emenda_modificativa_no_12.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4268/emenda_modificativa_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1º, 3º, 4º, 5º, 7º e 9º, do Projeto de Lei Ordinária nº 45/2023.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4308/emenda_modificativa_no_13.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4308/emenda_modificativa_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2° do Art. 28"  criado pelo Projeto de Lei Ordinária nº 84/2023.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_01_2023_-_kaka_ferraz.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_01_2023_-_kaka_ferraz.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma unidade do PROCON em nosso município.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_02_2023_-_kaka_ferraz.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_02_2023_-_kaka_ferraz.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da Bíblia, localizada na praça da Prefeitura Municipal de Caçu.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_03_2023_-_kaka_ferraz.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_03_2023_-_kaka_ferraz.pdf</t>
   </si>
   <si>
     <t>Indica a criação do programa "Legislativo Notícias", na Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_04_2023_-_virginia_bernardes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_04_2023_-_virginia_bernardes.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento da Rua Pedro Paulo Siqueira, Residencial Gilmar Guimarães.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>DALVINA IZABEL</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_05_2023_-_dalvina_izabel.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_05_2023_-_dalvina_izabel.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um radar eletrônico de velocidade na Rua Manoel Carneiro Guimarães, especificamente, próximo ao trevo rodoviário.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_no_06_2023_-_dalvina_izabel.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_no_06_2023_-_dalvina_izabel.pdf</t>
   </si>
   <si>
     <t>Indica a Chefe do Poder Executivo de Caçu, a atualização do Piso do Magistério, de acordo com a Lei Federal n. 11.738/2008.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_no_07_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_no_07_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica o aumento da margem consignável dos servidores do município para 40%.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_no_08_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_no_08_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica a notificação dos proprietários de terrenos que necessitam de limpeza.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_09_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_09_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica a Chefe do Poder Executivo de Caçu, a realização de estudo técnico que viabilize a identificação de espaços livres para cadeirantes e assentos preferenciais, no auditório do Centro Cultural Rozenda Cândida Guimarães.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>ALEX PARREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_10_2023_-_alex_parreira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_10_2023_-_alex_parreira.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de uma equipe de segurança para as escolas municipais de Caçu.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_11_2023_-_alex_parreira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_11_2023_-_alex_parreira.pdf</t>
   </si>
   <si>
     <t>Indica a realização de ações esportivas no Município.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_no_12_2023_-_alex_parreira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_no_12_2023_-_alex_parreira.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um anexo no Cemitério Municipal ou a disponibilização de outro local para fazer o enterro de animais domésticos.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_no_13_2023_-_zilderlei_nunes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_no_13_2023_-_zilderlei_nunes.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um busto de Idelfonso Carneiro Guimarães, na respectiva Avenida com seu nome.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_14_2023_-_zilderlei_nunes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_14_2023_-_zilderlei_nunes.pdf</t>
   </si>
   <si>
     <t>Indica a roçagem de lotes e operação tapa buracos nos Setores Industrial e Gilmar Guimarães.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_15_2023_-_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_15_2023_-_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvores em locais necessários no Município.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_16_2023_-_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_16_2023_-_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de redutores de velocidade nas imediações da Rua Manoel Carneiro Guimarães, especificamente, próximo ao trevo rodoviário.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_17_2023_-_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_17_2023_-_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica a regularização de diversos lotes doados pelo Poder Executivo.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>UBALDINO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_18_2023_-_ubaldino_cardoso_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_18_2023_-_ubaldino_cardoso_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do telhado da Feira Municipal Luzia Maria Prego, "Feira Coberta".</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_19_2023_-_zilderlei_nunes_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_19_2023_-_zilderlei_nunes_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma Agência Municipal de Trânsito em Caçu.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_no_20_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_no_20_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reparos no teto da Unidade Básica de Saúde Dr. Domingos Pallazo.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_no_21_2023_-_orlando_oliveira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_no_21_2023_-_orlando_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um anexo do Condomínio dos Idosos no prédio da antiga Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_22-2023_ver._virginia_17.02_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_22-2023_ver._virginia_17.02_-.pdf</t>
   </si>
   <si>
     <t>Indica a tomada de medidas para impedir a proliferação de pombos na quadra do Colégio Municipal Olívio Girotto e Escola Altino Barbosa.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_no_23-2023_ver._viginia_17.02_-_indica_a_implementacao_de_uma_politica_de_castracao_em_massa_dos_animais_soltos_na_rua....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_no_23-2023_ver._viginia_17.02_-_indica_a_implementacao_de_uma_politica_de_castracao_em_massa_dos_animais_soltos_na_rua....pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma política de castração em massa dos animais soltos na rua no município de Caçu, e construção de um centro municipal de castração e apoio aos protetores de animais.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_no_24-2023_ver._virginia_17.02_-_indica_a_implantacao_de_um_centro_administrativo_e_casa_dos_conselhos_em_imovel_do_municipio.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_no_24-2023_ver._virginia_17.02_-_indica_a_implantacao_de_um_centro_administrativo_e_casa_dos_conselhos_em_imovel_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de um centro administrativo e casa dos Conselhos em imóvel do Município.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_no_25-2023_ver._orlando_23.02_-_indica_a_regularizacao_de_diversos_lotes_doados_pelo_poder_executivo....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_no_25-2023_ver._orlando_23.02_-_indica_a_regularizacao_de_diversos_lotes_doados_pelo_poder_executivo....pdf</t>
   </si>
   <si>
     <t>Indica a regularização de diversos lotes doados pelo Poder Executivo no bairro São João.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_26_2023_-_laureci_alves_de_lima.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_26_2023_-_laureci_alves_de_lima.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que realize a notificação da empresa concessionária de serviço público de distribuição de energia elétrica, para a correção de irregularidades de fios inutilizados nos postes de energia, que vem causando transtorno e colocando a segurança de transeuntes em risco.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_27_2023_-_alex_parreira_borges.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_27_2023_-_alex_parreira_borges.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo contratação de médico geriatra para o Hospital Municipal de Saúde do município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_28_2023_-_laureci_alves_de_lima.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_28_2023_-_laureci_alves_de_lima.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que realize a construção de uma praça pública com equipamentos para atividade física na já denominada praça Abel Nunes Borges (localizada na área do Centro Cultural Rozenda Cândida Guimarães), objetivando proporcionar lazer e saúde aqueles que habitam naquela região,</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_29_2023_-_laureci_alves_de_lima.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_29_2023_-_laureci_alves_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a viabilidade de um estudo para que seja criado um programa de incentivo para quem adotar um cão de rua ter desconto no IPTU.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_30_2023_-_alex_parreira_borges.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_30_2023_-_alex_parreira_borges.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo construção de redutores de velocidade, na Rua Paulo e Silva, entre as Ruas, José Allan Kardec França, Joaquim Pereira da Silva e Manoel Franco Morais, nas proximidades do CMEI Neida Divina de Oliveira Queiroz.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_no_31_2023_-_alex_parreira_borges.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_no_31_2023_-_alex_parreira_borges.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo construção de redutores de velocidade, na Rua Manoel Carneiro Guimarães, entre as Ruas Arlindo Nunes Oliveira e Vovó Custodia e na Viela Elvira de Castro e Rodolfo Marcelino Anselmo, nas proximidades do trevo de saída para a cidade de Itarumã.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_32-2023_ver._virginia_13.03_-_indica_a_compra_de_um_aparelho_de_tomografia_para_o_hospital_municipal.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_32-2023_ver._virginia_13.03_-_indica_a_compra_de_um_aparelho_de_tomografia_para_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um aparelho de tomografia para o Hospital Municipal de Caçu.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_33_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_33_2023.pdf</t>
   </si>
   <si>
     <t>Indica a realização de doação financeira para a Igreja Só o Senhor é Deus, a qual será utilizada para a reforma de seu teto.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_no_34_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_no_34_2023.pdf</t>
   </si>
   <si>
     <t>Indica o pagamento voluntário do novo piso da enfermagem aos enfermeiros do Município.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_35_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_35_2023.pdf</t>
   </si>
   <si>
     <t>Indica a regularização de área urbana no bairro São João de propriedade de Rodolfo Marcelino Ancelmo.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_no_36_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_no_36_2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de grama sintética no playground da "Praça das Crianças".</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37_2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um playground na Praça Sônia Fortaleza.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_38-2023_ver._laureci_14.03_-_indica_a_criacao_do_programa_calcada_solidaria.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_38-2023_ver._laureci_14.03_-_indica_a_criacao_do_programa_calcada_solidaria.pdf</t>
   </si>
   <si>
     <t>Indica a criação do programa "Calçada Solidária".</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39-2023_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39-2023_-.pdf</t>
   </si>
   <si>
     <t>Indica a Chefe da Secretaria Municipal de Educação, a compra de notebooks para cada sala de aula das escolas do Município.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_no_40_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_no_40_2023.pdf</t>
   </si>
   <si>
     <t>Indica a sinalização do trânsito nas proximidades de todas as praças do Município.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao_no_41_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao_no_41_2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um laboratório no Hospital Municipal.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_no_42-2023_ver._walter_16.03_-_indica_a_compra_de_um_onibus_especial_para_o_transporte_de_pacientes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_no_42-2023_ver._walter_16.03_-_indica_a_compra_de_um_onibus_especial_para_o_transporte_de_pacientes.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um ônibus especial para o transporte de pacientes.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, KAKÁ FERRAZ, ORLANDO OLIVEIRA, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2973/indicacao_no_43-2023_-_indica_a_limpeza_das_fossas_do_setor_gilmar_guimaraes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2973/indicacao_no_43-2023_-_indica_a_limpeza_das_fossas_do_setor_gilmar_guimaraes.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das fossas do Setor Gilmar Guimarães, no mínimo uma vez ao mês.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_no_44_2023_-_orlando_oliveira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_no_44_2023_-_orlando_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um triturador de galhos e folhas, para o auxílio na limpeza da cidade.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_no_45_2023_-_orlando_oliveira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_no_45_2023_-_orlando_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um triturador de resíduos de construção civil, para o auxílio na limpeza da cidade.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_no_46_2023_-_ubaldino_cardoso.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_no_46_2023_-_ubaldino_cardoso.pdf</t>
   </si>
   <si>
     <t>Indica a sinalização e regulamentação dos estacionamentos de ônibus escolares na Escola Cívico Militarizada Mariano de Santos Olombrada, e também na Escola Alcir Purcena Guimarães.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_47_2023_-_kaka_ferraz.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_47_2023_-_kaka_ferraz.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de detector de metal na entrada das instituições de ensino do Município.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_48_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_48_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal solicitando estudos visando a implantação da Panificadora Comunitária no município de Caçu.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_49_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_49_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a inclusão do Projeto Criança Alerta no programa curricular das escolas públicas municipais.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>WALTER JUNIOR, UBALDINO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_50_2023_-_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_50_2023_-_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento asfáltico do Setor Boa Vista.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_51_2023_-_walter_junior.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_51_2023_-_walter_junior.pdf</t>
   </si>
   <si>
     <t>Indica o reajuste salarial dos motoristas do Município.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, UBALDINO CARDOSO, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_no_52_2023_-_zilderlei_nunes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_no_52_2023_-_zilderlei_nunes.pdf</t>
   </si>
   <si>
     <t>Indica a designação de agente de saúde para atender a "região da Guariroba", na zona rural do Município.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_53-2023_-_indica_a_criacao_do_cartao_filhos_de_cacu_no_valor_de_50000_reais_destinado_a_criancas_orfas_abandonadas....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_53-2023_-_indica_a_criacao_do_cartao_filhos_de_cacu_no_valor_de_50000_reais_destinado_a_criancas_orfas_abandonadas....pdf</t>
   </si>
   <si>
     <t>Indica a criação do cartão "Filhos de Caçu", no valor de R$ 500,00 (quinhentos reais) destinado a crianças órfãs, abandonadas, ou que nasceram desprovidas de condições mínimas de subsistência.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no_54-2023_-_indica_a_regionalizacao_da_estrutura_de_transporte_da_zona_rural_do_municipio.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no_54-2023_-_indica_a_regionalizacao_da_estrutura_de_transporte_da_zona_rural_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica a regionalização da estrutura de transporte da zona rural do Município.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_no_55-2023_-_indica_a_criacao_de_festival_cultural_municipal....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_no_55-2023_-_indica_a_criacao_de_festival_cultural_municipal....pdf</t>
   </si>
   <si>
     <t>Indica a criação de festival cultural municipal, para fomentar os talentos de nossa cidade.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no_56-2023_-_indica_a_construcao_do_hospital_da_mulher....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no_56-2023_-_indica_a_construcao_do_hospital_da_mulher....pdf</t>
   </si>
   <si>
     <t>Indica a construção do hospital da mulher, com tratamentos e cuidados voltados para saúde feminina.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no_57-2023_-_indica_a_criacao_do_programa_mais_emprego_mais_maturidade.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no_57-2023_-_indica_a_criacao_do_programa_mais_emprego_mais_maturidade.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Programa Mais Emprego, Mais Maturidade.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no_58_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no_58_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal solicitando interferência junto a Marinha do Brasil, para que seja feito estudos visando a implantação de Curso de Arrais e Motonauta no município de Caçu.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_no_59-2023_-_indica_ao_poder_executivo_onde_solicita_estudos_para_confeccao_de_uma_cartilha_de_orientacao_as_criancas....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_no_59-2023_-_indica_ao_poder_executivo_onde_solicita_estudos_para_confeccao_de_uma_cartilha_de_orientacao_as_criancas....pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, onde solicita viabilidade de estudos ao executivo municipal para a confecção de uma cartilha de orientação as crianças para prevenção contra a pedofilia via internet.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_no_60-2023_-_indica_ao_poder_executivo_solicitando_providencias_para_implantar_o_centro_de_zoonoses_em_cacu.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_no_60-2023_-_indica_ao_poder_executivo_solicitando_providencias_para_implantar_o_centro_de_zoonoses_em_cacu.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, onde solicita providências no sentido de implantar o Centro de Zoonoses em Caçu.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_no_61_2023_-_laureci_alves.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_no_61_2023_-_laureci_alves.pdf</t>
   </si>
   <si>
     <t>Indica a pintura das quadras da Praça Paulo César Junqueiroz.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3320/indicacao_no_62-2023_-_indica_o_pagamento_de_adicional_de_insalubridade_para_as_auxiliares_de_servicos_gerais_do_municipio.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3320/indicacao_no_62-2023_-_indica_o_pagamento_de_adicional_de_insalubridade_para_as_auxiliares_de_servicos_gerais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica o pagamento de adicional de insalubridade para as auxiliares de serviços gerais do Município</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_no_63-2023_-_indica_a_criacao_de_um_programa_de_educacao_rural.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_no_63-2023_-_indica_a_criacao_de_um_programa_de_educacao_rural.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um programa de educação rural.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_no_64-2023_-_indica_a_criacao_de_um_programa_para_fomentar_o_turismo_rural.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_no_64-2023_-_indica_a_criacao_de_um_programa_para_fomentar_o_turismo_rural.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um programa para fomentar o turismo rural.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_no_65-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Indica a busca de receitas para o Município através da Lei Complementar nº 005 de dezembro de 2018, determinando que a urbe receba o ISSQN das taxas dos cartões de crédito.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_no_66-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico de toda cidade de Caçu.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_no_67-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação do bolsa esporte.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_no_68-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de cobertura na arquibancada do Estádio Municipal.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_no_69-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção do Hospital da Criança em Caçu.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_no_70-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Indica a disponibilização de incentivo financeiro para a realização da primeira Marcha para Jesus de Caçu.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_no_71-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Indica a suspensão dos fios de energia dos postes do Município.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_no_72-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um "castramóvel" para o Município.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_no_73-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pintura de sinalização  horizontal nas vias do Setor Gilmar Guimarães.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_no_74-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reparos nos canteiros da rua Manoel Carneiro Guimarães, no sentido trevo.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_no_75-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Chefe do Poder Executivo a Construção de um Campo de Futebol Gramado na nossa cidade.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_76-202320062023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_76-202320062023.pdf</t>
   </si>
   <si>
     <t>Solicita à Chefe do Poder Executivo a Construção de uma Creche no Residencial Gilmar José de Freitas Guimarães.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_77_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_77_2023.pdf</t>
   </si>
   <si>
     <t>Indica sinalização do trânsito próximo a Feira Municipal Luzia Maria Prego, "Feira Coberta".</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_no_78_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_no_78_2023.pdf</t>
   </si>
   <si>
     <t>Indica a homologação da pista do aeródromo de Caçu-GO.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>WALTER JUNIOR, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_no_79_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_no_79_2023.pdf</t>
   </si>
   <si>
     <t>Indica o levantamento da Estrada Sebastião Pereira da Silva, popularmente conhecida como "Cabo de Aço".</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_no_80_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_no_80_2023.pdf</t>
   </si>
   <si>
     <t>Indica e requer que seja realizado a sinalização asfáltica e a fixação de placas de sinalização e delimitação de velocidade em todo o trajeto da avenida lldefonso Carneiro.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_no_81_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_no_81_2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação de níveis para o cargo de telefonista do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_no_82_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_no_82_2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, onde solicita estudos de viabilidade para a realização de cursos de capacitação de profissionais para cuidadores no município de Caçu.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3722/indicacao_no_83_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3722/indicacao_no_83_2023.pdf</t>
   </si>
   <si>
     <t>Indica o incentivo financeiro do Poder Público, para construção de uma réplica do templo da Igreja Católica Sagrado Coração de Jesus, que simboliza o início da nossa cidade.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_no_84_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_no_84_2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de alambrado, gramado e refletores no campo de futebol do Residencial Gilmar Guimarães.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3960/indicacao_no_85_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3960/indicacao_no_85_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, onde solicita a compra de decibelímetro (instrumento de medição que avalia os níveis de pressão sonora e de intensidade do som em um ambiente, e se os decibéis estão de acordo com o permitido em lei.)</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3971/indicacao_no_86_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3971/indicacao_no_86_2023.pdf</t>
   </si>
   <si>
     <t>Indica a doação da sede do antigo Clube do Laço para a APAE de Caçu.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4022/indicacao_no_87_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4022/indicacao_no_87_2023.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada situada na Fazenda Cervo, Cachoeirinha, Zona Rural.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4023/indicacao_no_88_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4023/indicacao_no_88_2023.pdf</t>
   </si>
   <si>
     <t>Indica a entrega de medicação e atendimento de pedidos de exames de pacientes com receita de médico particular pela Secretaria de Saúde, desde que o usuário seja cadastrado no SUS.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>WALTER JUNIOR, ORLANDO OLIVEIRA, VIRGINIA BERNARDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_89_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_89_2023.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo despenda esforços para a implantação de Universidade, preferencialmente pública, no município de Caçu.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_90_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_90_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a disponibilização de um local e contratação de profissionais para aulas de artes marciais.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_91_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_91_2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um espaço específico para os feirantes com boxes fixos.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_92_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_92_2023.pdf</t>
   </si>
   <si>
     <t>Indica a realização de um concurso de decoração natalina em nossa cidade, a ser firmado em parceria com a ACIC - Associação Comercial e Industrial de Caçu.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_93_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_93_2023.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da área do Cemitério Municipal São José de Caçu-GO.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_no_94_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_no_94_2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, onde solicita e requer a realização de cursos de primeiros socorros por funcionários de escolas e creches instaladas no município de Caçu.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_no_95_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_no_95_2023.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo redija um Projeto de Lei dispondo sobre mudança do cargo de auxiliar de enfermagem para técnico de enfermagem.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_96_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_96_2023.pdf</t>
   </si>
   <si>
     <t>Indica e requer que seja realizado a recuperação asfáltica em todo o Setor Bela Vista e áreas adjacentes.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_97_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_97_2023.pdf</t>
   </si>
   <si>
     <t>Indica e requer que seja realizado a campanha de limpeza dos terrenos e lotes em todos os bairros do município de Caçu.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4306/indicacao_no_98-2023_08122023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4306/indicacao_no_98-2023_08122023.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção dos ares-condicionados do Hospital Municipal.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2983/pdl_no_01-2023_-_aprova_o_balanco_geral_da_prefeitura_referente_a_2020.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2983/pdl_no_01-2023_-_aprova_o_balanco_geral_da_prefeitura_referente_a_2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Balanço Geral da Prefeitura Municipal de Caçu, referente ao exercício de 2020.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2985/pdl_no_02-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_adriano_antonio_avelar.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2985/pdl_no_02-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_adriano_antonio_avelar.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a ADRIANO ANTÔNIO AVELAR, e dá outras providências.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3230/projeto_de_decreto_legislativo_no_03_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3230/projeto_de_decreto_legislativo_no_03_2023.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSOS e RECONHECIMENTO pelos relevantes serviços prestados a esta Casa de Leis a Senhora SILVÂNIA SOUSA SILVA.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_decreto_legislativo_no_04_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_decreto_legislativo_no_04_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a NÍCOLAS ALVARENGA DE OLIVEIRA MARTINS e dá outras providências.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_decreto_legislativo_no_05_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_decreto_legislativo_no_05_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a UBALDINO CARDOSO PEREIRA e dá outras providências.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3323/pdl_no_06-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_valter_luiz_zavarize.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3323/pdl_no_06-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_valter_luiz_zavarize.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu/GO, a Valter Luiz Zavarize, e da outras providências.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3324/pdl_no_07-2023_-_concede_titulo_de_cidadao_honorario_de_cacu_a_walter_junior_macedo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3324/pdl_no_07-2023_-_concede_titulo_de_cidadao_honorario_de_cacu_a_walter_junior_macedo.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu/GO, a Walter Junior Macedo, e da outras providências.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3325/pdl_no_08-2023_-_confere_mocao_de_aplausos_a_anadir_goncalves_ferreira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3325/pdl_no_08-2023_-_confere_mocao_de_aplausos_a_anadir_goncalves_ferreira.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a Anadir Gonçalves Ferreira, e dá outras providências.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3326/pdl_no_09-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_cristiane_bernardes_de_freitas_silva.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3326/pdl_no_09-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_cristiane_bernardes_de_freitas_silva.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadã Honorária de Caçu/GO, a Cristiane Bernardes de Freitas Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3333/pdl_no_10-2023_-_confere_titulo_de_cidadao_honirario_de_cacu_a_ronaldo_dos_santos_bueno.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3333/pdl_no_10-2023_-_confere_titulo_de_cidadao_honirario_de_cacu_a_ronaldo_dos_santos_bueno.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu, a Ronaldo dos Santos Bueno, e da outras providencias.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3337/pdl_no_11-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_virginia_bernardes_de_freitas_silva.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3337/pdl_no_11-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_virginia_bernardes_de_freitas_silva.pdf</t>
   </si>
   <si>
     <t>Confere Titulo de Cidadã Honorária de Caçu/GO a Virgínia Bernardes de Freitas Silva, e da outras providências</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3338/pdl_no_12-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_alex_parreira_borges.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3338/pdl_no_12-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_alex_parreira_borges.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Alex Parreira Borges, e dá outras providências.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3339/pdl_no_13-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_lissauer_vieira.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3339/pdl_no_13-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_lissauer_vieira.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Lissauer Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3342/pdl_no_14-2023_-_concede_titulo_de_cidadao_honorario_de_cacu-go_a_jeronimo_parreira_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3342/pdl_no_14-2023_-_concede_titulo_de_cidadao_honorario_de_cacu-go_a_jeronimo_parreira_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Jerônimo Parreira, e dá outras providências.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3363/projeto_de_decreto_legislativo_no_15_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3363/projeto_de_decreto_legislativo_no_15_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caçuense a ANDRÉ LUIZ OLIVEIRA CAMARGOS e dá outras providências.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_decreto_legislativo_no_16_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_decreto_legislativo_no_16_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Caçu/GO a LUCAS MARTINS DO VALE e dá outras providências.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_decreto_legislativo_17.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_decreto_legislativo_17.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Poder Legislativo de Caçu, a Lei Federal nº 14.129/2021, de 29 de março de 2021.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, UBALDINO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3947/projeto_de_decreto_legislativo_no_18_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3947/projeto_de_decreto_legislativo_no_18_2023.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Laureci Alves de Lima e da outras providências.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3948/projeto_de_decreto_legislativo_no_19_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3948/projeto_de_decreto_legislativo_no_19_2023.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Daniel Elias Carvalho Vilela e da outras providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>ZILDERLEI NUNES, ORLANDO OLIVEIRA, VIRGINIA BERNARDES, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3951/projeto_de_decreto_legislativo_no_20_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3951/projeto_de_decreto_legislativo_no_20_2023.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a todos os servidores efetivos e comissionados e aos prestadores de serviços contratados da Câmara Municipal de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3950/projeto_de_decreto_legislativo_no_21_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3950/projeto_de_decreto_legislativo_no_21_2023.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a PAULO CEZAR MARTINS e dá outras providências.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3954/projeto_de_decreto_legislativo_no_22_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3954/projeto_de_decreto_legislativo_no_22_2023.pdf</t>
   </si>
   <si>
     <t>Confere Moção de aplausos ao SENAR - Serviço Nacional de Aprendizagem Rural de Goiás, nas pessoas de seus representantes: José Mário Schneider, Sebastião Nunes Sousa e Dirceu Borges, e da outras providências"</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3977/pdl_no_23-2023_000154.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3977/pdl_no_23-2023_000154.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a Regis Moraes de Almeida, e dá outras providências.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3978/pdl_no_24-2023_000155.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3978/pdl_no_24-2023_000155.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a André Luis Fortes Filho, e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3979/pdl_no_25-2023_000156.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3979/pdl_no_25-2023_000156.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a Francisco Dionilson da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3980/pdl_no_26-2023_000157.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3980/pdl_no_26-2023_000157.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a Genyslane da Silva Marques, e dá outras providências.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3990/pdl_no_27-2023_000158.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3990/pdl_no_27-2023_000158.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Benjamim João de Moura, e dá outras providências.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3991/projeto_de_decreto_legislativo_no_28_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3991/projeto_de_decreto_legislativo_no_28_2023.pdf</t>
   </si>
   <si>
     <t>Confere Moção de aplausos a Divino Florentino da Silva, e da outras providências.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3992/projeto_de_decreto_legislativo_no_29_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3992/projeto_de_decreto_legislativo_no_29_2023.pdf</t>
   </si>
   <si>
     <t>Confere Moção de aplausos a Jesuino Barbosa dos Santos, e da outras providências.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3994/projeto_de_decreto_legislativo_no_30_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3994/projeto_de_decreto_legislativo_no_30_2023.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Adilson Machado e da outras providências.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3995/projeto_de_decreto_legislativo_no_31_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3995/projeto_de_decreto_legislativo_no_31_2023.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Honorário de Caçu-GO a Jacó Albergoni e da outras providências.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_decreto_legislativo_no_32.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_decreto_legislativo_no_32.2023.pdf</t>
   </si>
   <si>
     <t>Aprova o Balanço Geral da Prefeitura Municipal de Caçu referente ao Exercício de 2021.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3417/plc_no_01-2023_-_dispoe_sobre_a_alteracao_da_tabela_instituida_pelo_15o_do_art._42_da_lei_complementar_no_011-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3417/plc_no_01-2023_-_dispoe_sobre_a_alteracao_da_tabela_instituida_pelo_15o_do_art._42_da_lei_complementar_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da tabela instituída pelo §15º do Art. 42, da Lei Complementar nº 011/2023, de 21 de março de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_complementar_no_02_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_complementar_no_02_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Planejamento e Gerenciamento, revoga Lei Municipal nº 1885, de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4217/projeto_de_lei_complementar_no_03_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4217/projeto_de_lei_complementar_no_03_2023.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação de Dedicação Excepcional a servidores do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4245/projeto_de_lei_complementar_no_04_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4245/projeto_de_lei_complementar_no_04_2023.pdf</t>
   </si>
   <si>
     <t>Altera disposições do Anexo II, da Lei Municipal n° 1301, de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4281/projeto_de_lei_complementar_no_05_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4281/projeto_de_lei_complementar_no_05_2023.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº 11, de 21 de março de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2904/pl_no_01-2023_-_altera_acrescentando_vagas_o_anexo_ii_da_lei_no_1.952-2014_de_07_de_novembro_de_2014_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2904/pl_no_01-2023_-_altera_acrescentando_vagas_o_anexo_ii_da_lei_no_1.952-2014_de_07_de_novembro_de_2014_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera, acrescentando vagas, o ANEXO II, da Lei nº 1.952/2014, de 07 de novembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_lei_02-202318012023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_lei_02-202318012023.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral de salário aos Servidores Públicos ativos, inativos e pensionistas, aos Agentes Políticos dos Poderes Executivo e Legislativo, aos Conselheiros Tutelares do Município de Caçu/GO, aos Servidores do Instituto Municipal de Previdência dos Servidores de Caçu - CAÇUPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_03_-_202318012023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_03_-_202318012023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração dos cargos comissionados, criados e ou reestruturados, discriminados na Resolução nº 01, de 17 de janeiro de 2023, que Reorganiza a Estrutura Administrativa da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_04-202327012023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_04-202327012023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º, § 1º e revoga § 2º do mesmo artigo, da Lei Municipal nº 2428/2022, de 25 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_05-202327012023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_05-202327012023.pdf</t>
   </si>
   <si>
     <t>Alteram as redações das alíneas "a" e "b" e parágrafo único do art. 1º da Lei Municipal nº 1466/06, de 11 de abril de 2006.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_06-202331012023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_06-202331012023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre forma de pagamento do décimo terceiro salário aos servidores públicos, aos agentes políticos e aos agentes públicos temporários do Município de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_no_07_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_no_07_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à "Associação Comercial e Industrial de Caçu" e dá outras providências.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_08-202315022023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_08-202315022023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos à classe docente do quadro do magistério da Educação Pública Municipal e fixa a remuneração mínima para os profissionais da Educação Básica e dá outras providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_no_09_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_no_09_2023.pdf</t>
   </si>
   <si>
     <t>Acresce o número de vagas dos cargos criados pela Lei Municipal nº 1301, de 02 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2965/pl_no_10-2023_-_dispoe_sobre_desmembramento_de_lotes_na_cidade_de_cacu.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2965/pl_no_10-2023_-_dispoe_sobre_desmembramento_de_lotes_na_cidade_de_cacu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramento de lotes na Cidade de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2974/pl_no_11-2023_-_autoriza_o_poder_executivo_a_fazer_contribuicao_financeira_a_apae_de_cacu.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2974/pl_no_11-2023_-_autoriza_o_poder_executivo_a_fazer_contribuicao_financeira_a_apae_de_cacu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à APAE de Caçu/GO, e dá outras providências.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_no_12-2023_-_institui_a_politica_de_atencao_e_direitos_a_pessoa_portadora_de_sindrome_da_fibromialgia....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_no_12-2023_-_institui_a_politica_de_atencao_e_direitos_a_pessoa_portadora_de_sindrome_da_fibromialgia....pdf</t>
   </si>
   <si>
     <t>Institui a Política de Atenção e Direitos à Pessoa Portadora de Síndrome da Fibromialgia e/ou Doenças Reumatológicas e cria a Carteira de Identificação da Pessoa com Fibromialgia e ou Doenças Reumatológicas no Município de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_no_13_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_no_13_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_no_14_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_no_14_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_no_15_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_no_15_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e desmembramento da área A.P.M. Pública nº 01, da Quadra nº 09, do Loteamento São Paulo II, objeto da matrícula nº 9087, do Livro nº 02, do Cartório de Registro de Imóveis local, para formação do lote 1-C, QD. 09 e dá outras providências.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_16-202318042023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_16-202318042023.pdf</t>
   </si>
   <si>
     <t>Institui gratificação aos Monitores por exercício do cargo de Professor Regente e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_17-202318042023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_17-202318042023.pdf</t>
   </si>
   <si>
     <t>Institui gratificação de função aos Conselheiros Tutelares do Município de Caçu/GO, e dá outras providências.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_no_18_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_no_18_2023.pdf</t>
   </si>
   <si>
     <t>Acresce ao Art. 7º da Lei Municipal nº 2227/19, de 13 de junho de 2019, o parágrafo único.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_no_19_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_no_19_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 04-A, da Qd. 01, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "VALTÃO", para a empresa DEPÓSITO DE FERRO E AÇO ARAÚJO EIRELI, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_no_20_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_no_20_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 09, da Qd. 02, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "VALTÃO", para a empresa MARIA ELISA DE OLIVEIRA NUNES SILVA, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_ordinaria_no_21-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_ordinaria_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à APAE de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3031/projeto_de_lei_ordinaria_no_22-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3031/projeto_de_lei_ordinaria_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover ajuda financeira e doação de bem móvel (trator) à Associação dos Produtores Rurais do Sapé e Lagoinha - APRUSLAGO e dá outras providências.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3032/projeto_de_lei_ordinaria_no_23-2023..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3032/projeto_de_lei_ordinaria_no_23-2023..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o uso das instalações da Escola Municipal Militarizada Professor Mariano de Santos Olombranda à Faculdade de Caçu - FATEC na pessoa de sua mantenedora o IETEC - Escola Técnica Instituto Educacional Tecnológico de Cursos Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3124/pl_no_24-2023_-_convalida_e_majora_o_percentual_de_gratificacao_ao_monitor_por_exercicio_do_cargo....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3124/pl_no_24-2023_-_convalida_e_majora_o_percentual_de_gratificacao_ao_monitor_por_exercicio_do_cargo....pdf</t>
   </si>
   <si>
     <t>Convalida e majora o percentual de gratificação ao monitor por exercício do cargo de Professor Regente, e dá outras providências.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>WALTER JUNIOR, ALEX PARREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_no_25-2023_-_cria_o_inciso_vi_no_art._16-c_da_lei_municipal_no_1.952-14.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_no_25-2023_-_cria_o_inciso_vi_no_art._16-c_da_lei_municipal_no_1.952-14.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VI, do Art. 16-C, da Lei Municipal nº 1.952/14, de 07 de novembro de 2014.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3280/pl_no_26-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3280/pl_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno de Espectro Autista, e dá outras providências.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3306/projeto_de_lei_no_27_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3306/projeto_de_lei_no_27_2023.pdf</t>
   </si>
   <si>
     <t>CRIA, DENOMINA E INSTITUI REGULAMENTO PARA O FUNCIONAMENTO DA SEGUNDA FEIRA DA AGRICULTURA FAMILIAR DO MUNICÍPIO DE CAÇU.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3307/projeto_de_lei_no_28_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3307/projeto_de_lei_no_28_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso da Área Verde da quadra nº 01, do Loteamento denominado "Conjunto Habitacional "Alto Paraíso", para o SINDICATO RURAL DE CAÇU, e dá outras providências.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3309/projeto_de_lei_no_29_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3309/projeto_de_lei_no_29_2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei nº 1581/09, de 23 de junho de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3336/pl_no_30-2023_-_altera_as_redacoes_do_inciso_i_do_art._1o_e_do_art._2o_da_lei_no_2.504-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3336/pl_no_30-2023_-_altera_as_redacoes_do_inciso_i_do_art._1o_e_do_art._2o_da_lei_no_2.504-2023.pdf</t>
   </si>
   <si>
     <t>Altera as redações do inciso I do Art. 1º e do Art. 2º da Lei nº 2.504/23, de 15 de maio de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_no_31-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_das_instalacoes_da_escola_municipal..._ietec.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_no_31-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_das_instalacoes_da_escola_municipal..._ietec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o uso das instalações da Escola Municipal Militarizada Professor Mariano de Santos Olombrada ao Instituto Educacional Tecnológico de Cursos Ltda., com o nome fantasia - IETEC, porte ME, e dá outras providências.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_no_32_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_no_32_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome de "Maria Guimarães do Nascimento" à Avenida Rio Claro, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3399/projeto_de_lei_33-202320062023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3399/projeto_de_lei_33-202320062023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º e revoga o seu § 2º, da Lei nº 2.508/23, de 07 de junho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_34_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_34_2023.pdf</t>
   </si>
   <si>
     <t>Acresce o número de vagas dos cargos criados pela Lei Municipal nº 1.301, de 02 de abril de 2002 e alterados pela Lei Municipal nº 1.391/04, de 15 de junho de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_35-202326062023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_35-202326062023.pdf</t>
   </si>
   <si>
     <t>Altera o caput e acrescenta dispositivos ao art. 53 da Lei Municipal nº 993/94, de 27 de janeiro de 1994.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_36_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_36_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 10-B, da Qd. 14, do Loteamento Industrial II, para a empresa AGRO-TERRA REPRESENTAÇÃO LTDA., que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_no_37-2023_-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_no_37-2023_-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09....pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 09, Quadra nº 01, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento" - "WALTÃO", para a empresa CLAITON MELO SIQUEIRA 04767113121, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3406/pl_no_38-2023-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09_quadra_no_08....pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3406/pl_no_38-2023-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09_quadra_no_08....pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 09, Quadra nº 08, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento" - "WALTÃO", para a empresa GERCIVALDO PEREIRA DE OLIVEIRA 01195540388, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_ordinaria_39.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_ordinaria_39.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 06-B, da Quadra nº 03, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa ANDRÉ SOARES DOS SANTOS LTDA., que busca fixar sede definitiva neste Município, e dá outras providências".</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_40_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_40_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 10, da Quadra nº 01, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa GILMAR DO NASCIMENTO 77862759168, que busca fixar sede definitiva neste Município, e dá outras providências".</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_no_41_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_no_41_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes no Município de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_42-202307082023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_42-202307082023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de créditos adicionais de natureza especial e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_no_43_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_no_43_2023.pdf</t>
   </si>
   <si>
     <t>Altera as redações: do artigo 1º e inciso e do artigo 2º, da Lei n° 2.227/19, de 13 de junho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3804/projeto_de_lei_no_44_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3804/projeto_de_lei_no_44_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar diversos serviços ao "SINDICATO RURAL DE CAÇU" e a realizar o transporte de artistas e visitantes e a cessão de ambulância, máquinas e implementos e servidores, por ocasião da realização da "EXPOCAÇU 2023" e dá outras providências.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_no_45_2023-compactado.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_no_45_2023-compactado.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município, para o exercício de 2024.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3849/projeto_de_lei_no_46_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3849/projeto_de_lei_no_46_2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei n. 2416/2021 que dispõe sobre o plano plurianual para o período de 2022/2025.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_no_47_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_no_47_2023.pdf</t>
   </si>
   <si>
     <t>Institui os Processos Administrativo e Legislativo Eletrônicos no âmbito da Câmara Municipal de Caçu, Estado de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3939/projeto_de_lei_no_48_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3939/projeto_de_lei_no_48_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contribuição financeira à "IGREJA EVANGÉLICA MISSIONARIA SÓ O SENHOR É DEUS" de Caçu/GO.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3940/projeto_de_lei_no_49_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3940/projeto_de_lei_no_49_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional 127/2022.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3942/projeto_de_lei_no_50_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3942/projeto_de_lei_no_50_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Grêmio Desportivo Caçuense e dá outras providências.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3946/projeto_de_lei_no_51_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3946/projeto_de_lei_no_51_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no Município de Caçu-GO.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3949/projeto_de_lei_no_52_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3949/projeto_de_lei_no_52_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da carteira de identificação de pessoas com deficiências ocultas no Município de Caçu-GO.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3962/projeto_de_lei_no_53_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3962/projeto_de_lei_no_53_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 14, da Qd. 09, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "VALTÃO", para a empresa CAROLINE ALMEIDA DE SOUZA 04371613152, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3963/projeto_de_lei_no_54_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3963/projeto_de_lei_no_54_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 16, da Qd. 05, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "VALTÃO", para a empresa PRESTACIONAL PRIME LTDA., que busca fixar sede neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_lei_no_55_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_lei_no_55_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 25, Quadra n° 08, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa ANTÔNIO VASCONCELOS DE PAULA 32044470659, que busca fixar sede definitiva neste Município, e dá outras providências".</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_no_56-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000150.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_no_56-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000150.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Area do lote nº 29, Quadra nº 10, do Loteamento Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa J. MORATO CONSTRUTORA LTDA., que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_no_57-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000151.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_no_57-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000151.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Area do lote nº 04-A, da Qd. 18, do Loteamento Industrial II, para a empresa JOVENIL GONSALVES FERNANDES 38589966100, e dá outras providências.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_no_58-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000152.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_no_58-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000152.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Area da zona suburbana desta cidade, objeto da matrícula nº 863, do Livro nº 2-E, fls. 115, do Cartório de Registro de Imóveis local, para a empresa 27.912.978 FÁBIO NUBES FERNANDES, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_no_59-2023_-_autoriza_o_poder_executivo_a_realizar_contribuicao_financeira..._000153.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_no_59-2023_-_autoriza_o_poder_executivo_a_realizar_contribuicao_financeira..._000153.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação Caçu Esporte Clube, e dá outras providências.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3993/projeto_de_lei_no_60_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3993/projeto_de_lei_no_60_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Comissão de Formandos em Técnicos em Agentes Comunitários de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4011/pl_no_61-2023_-_altera_dispositivos_da_lei_1.514-2007.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4011/pl_no_61-2023_-_altera_dispositivos_da_lei_1.514-2007.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.514, de 27 de novembro de 2007.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4012/projeto_de_lei_no_62_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4012/projeto_de_lei_no_62_2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º da Lei n° 2483/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4017/projeto_de_lei_no_63_2023_compressed.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4017/projeto_de_lei_no_63_2023_compressed.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à "ONG SOS 4 PATAS" desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4020/projeto_de_lei_no_64_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4020/projeto_de_lei_no_64_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Centro Espírita "Joana D'arc" e dá outras providências.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4021/projeto_de_lei_no_65_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4021/projeto_de_lei_no_65_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a fazer doação de 44 (quarenta e quatro) telhas galvanizadas usadas, disponibilizadas pela Câmara Municipal à Associação dos Produtores Rurais da Região da Guariroba - ASPRUGUAR e dá outras providências.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4029/projeto_de_lei_no_66_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4029/projeto_de_lei_no_66_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a fazer doação de Trator Agrícola à Associação dos Produtores Rurais do Ribeirão do Caçu - ASPROCAÇU e dá outras providências.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4153/projeto_de_lei_no_67_2023_compressed.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4153/projeto_de_lei_no_67_2023_compressed.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação "SOS QUATRO PATAS", e dá outras providências.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_no_68_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_no_68_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação Caçuense de Handebol "ASCAH" e dá outras providências.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA, VIRGINIA BERNARDES, WALTER JUNIOR, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4203/projeto_de_lei_no_69_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4203/projeto_de_lei_no_69_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 1.245, de 13 de dezembro de 2000.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4216/projeto_de_lei_no_70_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4216/projeto_de_lei_no_70_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para isenção de multa e juros incididos no IPTU/ITU, Taxa de Licença de Localização - TLL e Taxa de Licença para Funcionamento - TLF, de débitos vencidos e não pagos, deste e de exercícios anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_71_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_71_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de um imóvel (sobra de quadra, localizado ao lado direito da subestação de energia elétrica), pendente de registro junto ao Cartório de Registro de Imóveis local, para a empresa CONQUISTA VEÍCULOS LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_72_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_72_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 29, Quadra nº 10, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa TRANSROCHA LTDA., que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_73_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_73_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso da Área do lote n° 02, da Qd. 13, do Loteamento Industrial II, para a empresa 52.313.151 MARLINDO FRANCISCO DE MELO e dá outras providências.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei_no_74_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei_no_74_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso da Área do lote n° 09-A, da Qd. 16, do Loteamento Industrial II, para a empresa SUZILENE APARECIDA JUNQUEIRA e dá outras providências.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei_no_75_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei_no_75_2023.pdf</t>
   </si>
   <si>
     <t>Alteram as redações da ementa e do Art. 1º da Lei Municipal n° 2.503/23, de 15 de maio de 2023, passando a vigorar da seguinte forma: "Autoriza o Poder Executivo Municipal a fazer Concessão de Dirieto Real de Uso de Área do lote n° 04-A, da Qd. 01, do Loteamento "Polo Empresarial Wlater Guimarães do Nascimento - "WALTÃO", para a empresa Jane Carla Silva Araújo Ltda." e dá outras providências".</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4223/projeto_de_lei_no_76_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4223/projeto_de_lei_no_76_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 4B, Quadra n° 01, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa GERCIVALDO PEREIRA DE OLIVEIRA, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4241/pl_no_77-2023_24112023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4241/pl_no_77-2023_24112023.pdf</t>
   </si>
   <si>
     <t>Altera redação do § 1° do Art. 2º da Lei Municipal n° 2124/17, de 19 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4246/projeto_de_lei_no_78_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4246/projeto_de_lei_no_78_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contribuição financeira à ACADEMIA DE LETRAS DO EXTREMO SUDOESTE DE GOIÁS - ALESG e dá outras providências.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4248/projeto_de_lei_n_79_2023_compressed.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4248/projeto_de_lei_n_79_2023_compressed.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao "SINDICATO RURAL DE CAÇU" e dá outras providências.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4250/projeto_de_lei_no_80_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4250/projeto_de_lei_no_80_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua no Loteamento Noé Guimarães, e dá outras providências.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4251/projeto_de_lei_no_81_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4251/projeto_de_lei_no_81_2023.pdf</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_lei_no_82_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_lei_no_82_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de bem imóvel dominial, através de escritura pública à empresa "Leandro Delfino Paixão" e dá outras providências.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_no_83-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à "Associação Comercial e Industrial de Caçu", e dá outras providências.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4257/projeto_de_lei_no_84_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4257/projeto_de_lei_no_84_2023.pdf</t>
   </si>
   <si>
     <t>Acresce ao Art. 1º da Lei n° 1835/13, de 15 de maio de 2013, o Subprograma "HOSPEDAGEM", com atribuições detalhadas.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4258/projeto_de_lei_no_85_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4258/projeto_de_lei_no_85_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de desconto de 30% (trinta por cento), sobre o valor do ITU e IPTU, do exercício financeiro de 2024, para pagamento até o vencimento (31/07/2024) e dá outras providências.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_n_86-23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_n_86-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 07, Quadra n° 09, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa HURYCK BLENDO PEREIRA DA SILVA 03812186195, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_no_87_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_no_87_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de bem imóvel dominial, através de escritura pública ao Centro Espírita "JOANA DARC" e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>WALTER JUNIOR, ALEX PARREIRA, DALVINA IZABEL, ORLANDO OLIVEIRA, UBALDINO CARDOSO, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei_no_88_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei_no_88_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome de Olivino Rodrigues de Queiroz ao Bairro Arco Íris I, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_no_89_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_no_89_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome de "Noé Guimarães" à parte do Loteamento Municipal, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei_no_90_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei_no_90_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome de Residencial Juarez Gama da Silva "Nego da Ana" ao loteamento Conjunto Habitacional Alcaçuz, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_no_91_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_no_91_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à 1ª Copa Empresarial de Futsal de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_n_92-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_n_92-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de serviço extraordinário aos servidores do Quadro de Pessoal e Estrutura Administrativa da Prefeitura Municipal, e colaboradores _x000D_
 terceirizados, em decorrência do disposto na Lei n° 2528, de 12 de setembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_no_93_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_no_93_2023.pdf</t>
   </si>
   <si>
     <t>Altera do inciso I e cria o inciso II, no artigo 1º e altera a redação do artigo 2º, da Lei nº 2.537/23, de 09 de outubro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4280/projeto_de_lei_no_94_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4280/projeto_de_lei_no_94_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Centro Espírita "Caminho da Luz" e dá outras providências.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4273/pl_n_95-23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4273/pl_n_95-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 15, Quadra nº 05, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa MARCOS SOARES RODRIGUES 80753736187, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_n_96-23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_n_96-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote n° 12, Quadra n° 10, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa 52.822.682 FERNANDO BATISTA PEREIRA, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4275/pl_n_97-23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4275/pl_n_97-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de Área do lote nº 24, Quadra nº 08, do Loteamento "Polo Empresarial Walter Guimarães do Nascimento - "WALTÃO", para a empresa VALDIR BARSANULFO DE LIMA JUNIOR 04954886155, que busca fixar sede definitiva neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_n_98-23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_n_98-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer Concessão de Direito Real de Uso de um imóvel (sobra de quadra, localizado ao lado direito da subestação de energia elétrica), pendente de registro junto ao Cartório de Registro de Imóveis local, para a empresa JOSÉ VILELA NETO 53022459149 e dá outras providências.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2903/projeto_de_resolucao_01-_2023_16012023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2903/projeto_de_resolucao_01-_2023_16012023.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CAÇU, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2907/pr_no_02-23_-_estabelece_regras_para_o_pagamento_do_decimo_terceiro_salario_a_servidores_e_vereadores_da_camara_municipal_de_cacu_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2907/pr_no_02-23_-_estabelece_regras_para_o_pagamento_do_decimo_terceiro_salario_a_servidores_e_vereadores_da_camara_municipal_de_cacu_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o pagamento do décimo terceiro salário a Servidores e Vereadores da Câmara Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_resolucao_-_03_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_resolucao_-_03_2023.pdf</t>
   </si>
   <si>
     <t>Define critérios e procedimentos para o acompanhamento e avaliação de desempenho dos servidores efetivos em estágio probatório no âmbito da Câmara Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_resolucao_no_04_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_resolucao_no_04_2023.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Parlamentar de Inquérito (CPI) com a finalidade de investigar possíveis irregularidades apontadas no Requerimento nº 11/2023, de 12 de abril de 2023.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_resolucao_no_05_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_resolucao_no_05_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 01, de 22 de abril de 2020.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_resolucao_no_06_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_resolucao_no_06_2023.pdf</t>
   </si>
   <si>
     <t>Altera o caput e o § 1º do Art. 41, da Resolução nº 01, de 25 de fevereiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3349/projeto_de_resolucao_no_07_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3349/projeto_de_resolucao_no_07_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 04, de 10 de maio de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_resolucao_08-202321062023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_resolucao_08-202321062023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 05, de 16 de novembro de 2006 (Regimento Interno).</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_resolucao_09-202306072023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_resolucao_09-202306072023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição da Comissão de Constituição, Justiça e Redação da Câmara Municipal de Caçu para o ano de 2023.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4199/projeto_de_resolucao_no_10_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4199/projeto_de_resolucao_no_10_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço do prédio sede do Poder Legislativo de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4249/projeto_de_resolucao_no_11_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4249/projeto_de_resolucao_no_11_2023.pdf</t>
   </si>
   <si>
     <t>Altera redação do caput do art. 131, da Resolução n° 05/2006 - Regimento Interno da Câmara Municipal de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>ALEX PARREIRA, ORLANDO OLIVEIRA, WALTER JUNIOR, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_resolucao_no_12_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_resolucao_no_12_2023.pdf</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4309/projeto_de_resolucao_no_13-2023_12122023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4309/projeto_de_resolucao_no_13-2023_12122023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Caçu para o ano de 2024.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3874/projeto_de_lei_substitutivo_no_01-2023_000049.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3874/projeto_de_lei_substitutivo_no_01-2023_000049.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 956/1993, cria a Secretaria Municipal de Planejamento e Gerenciamento, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2911/proposta_de_emenda_a_lom_01-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2911/proposta_de_emenda_a_lom_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Caçu, Estado de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3370/proposta_de_emenda_a_lei_organica_no_02-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3370/proposta_de_emenda_a_lei_organica_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 56-A e o Parágrafo Único do Art. 26 da Lei Orgânica do Município de Caçu, Estado de Goiás.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_no_01-2023_ver._zilderlei_05.01_-_informacoes_sobre_a_ubs_-_lola.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_no_01-2023_ver._zilderlei_05.01_-_informacoes_sobre_a_ubs_-_lola.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a causa de a farmácia da UBS SEBASTIÃO VIEIRA NETO-LOLA estar fechada.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2944/requerimento_no_02-2023_ver._virginia_01.02_-_requer_informacoes_referentes_aos_veiculos_oficiais_que_se_encontram_em_oficinas.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2944/requerimento_no_02-2023_ver._virginia_01.02_-_requer_informacoes_referentes_aos_veiculos_oficiais_que_se_encontram_em_oficinas.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes aos veículos oficiais que se encontram em oficinas aguardando conserto, tais como: Qual problema real dos veículos? Quando estarão aptos para servir a população novamente?</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_03-2023_ver._virginia_01.02_-_requer_informacao_a_respeito_dos_veiculos_oficiais_que_sofreram_acidentes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_03-2023_ver._virginia_01.02_-_requer_informacao_a_respeito_dos_veiculos_oficiais_que_sofreram_acidentes.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes aos veículos oficiais que sofreram acidentes, tais como: Foi declarada perda total dos veículos? Em caso positivo, a seguradora realizou o pagamento destes? Qual a previsão de conserto ou previsão de adquirir outro veículo para o atendimento da população?</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2946/requerimento_no_04-2023_ver._virginia_01.02_-_requer_informacoes_sobre_a_ambulancia_que_se_encontra_apreendida_em_goiania.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2946/requerimento_no_04-2023_ver._virginia_01.02_-_requer_informacoes_sobre_a_ambulancia_que_se_encontra_apreendida_em_goiania.pdf</t>
   </si>
   <si>
     <t>Requer informações referente a ambulância que se encontra apreendida em Goiânia-GO.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_no_05-2023_ver._virginia_17.02_-_requer_infprmacoes_referente_a_todas_emendas_que_vieram_para_cacu_na_atual_legislatura.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_no_05-2023_ver._virginia_17.02_-_requer_infprmacoes_referente_a_todas_emendas_que_vieram_para_cacu_na_atual_legislatura.pdf</t>
   </si>
   <si>
     <t>Requer informações referente a todas emendas que vieram para Caçu na atual legislatura, de 01 de janeiro de 2021 até os dias atuais.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2942/requerimento_de_informacao_24022023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2942/requerimento_de_informacao_24022023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a identificação externa dos veículos de propriedade do Município, conforme a Lei nº 2.432/22.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2949/requerimento_no_07-2023_-_vers._zilderlei_walter_virginia_ubaldino_orlando_06.03_-_copias_de_processo_de_outorga.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2949/requerimento_no_07-2023_-_vers._zilderlei_walter_virginia_ubaldino_orlando_06.03_-_copias_de_processo_de_outorga.pdf</t>
   </si>
   <si>
     <t>Requer cópias integrais dos processos de outorga de licença ambiental, expedidos pela Secretaria do Meio Ambiente de Caçu no ano de 2022.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_08-2023_-_ver._virginia_14.03_-_convoca_a_secretaria_de_saude_simone_para_prestas_esclarecimentos_em_reuniao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_08-2023_-_ver._virginia_14.03_-_convoca_a_secretaria_de_saude_simone_para_prestas_esclarecimentos_em_reuniao.pdf</t>
   </si>
   <si>
     <t>Convoca a Secretária de Saúde do município de Caçu, Simone de Melo Martins, para prestar esclarecimentos e informações em reunião, na Câmara Municipal, dia 17 de março do corrente ano, às 13 horas, nos termos do artigo 19, X, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_09-2023_-_ver._virginia_15.03_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_09-2023_-_ver._virginia_15.03_-.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito das notas fiscais de todos os materiais gastos nas obras de praças do Município e do Lago Municipal.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_de_informacao_no_10_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_de_informacao_no_10_2023.pdf</t>
   </si>
   <si>
     <t>Requer cópia do laudo técnico da máquina de raio-X do hospital Municipal, a qual está estragada a meses.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>VIRGINIA BERNARDES, ORLANDO OLIVEIRA, UBALDINO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2984/requerimento_no_11_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2984/requerimento_no_11_2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito - CPI, com a finalidade de investigar indícios de possíveis irregularidades no âmbito da Administração Pública Municipal Direta, Indireta e Secretaria Municipal de Saúde: Quanto à inadimplência, em relação aos repasses, da Prefeitura de Caçu para com o CAÇUPREV, nos anos de 2022 e 2023; Quanto à contratação de empresa especializada em locação de veículos, do tipo ambulância furgão longo; Quanto à contratação/credenciamento de empresa ou profissional pessoa física para a prestação de serviços na realização de exames de ultrassonografia; e; Outras eventuais irregularidades detectadas no decorrer dos atos investigativos acima delineados.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_no_12_2023_-_virginia_bernardes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_no_12_2023_-_virginia_bernardes.pdf</t>
   </si>
   <si>
     <t>Requer cópias de todo processo licitatório ou dispensa referente a aquisição do carro/carrinho de anestesia e aparelho de ultrassom adquiridos para o Hospital Municipal.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3229/requerimento_no_13_2023_-_dalvina_izabel.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3229/requerimento_no_13_2023_-_dalvina_izabel.pdf</t>
   </si>
   <si>
     <t>SOLICITA LICENÇA DO CARGO DE VEREADORA PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3348/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3348/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instauração de Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3419/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3419/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito dos serviços realizados, bem como cópias do contrato firmado das obras que estão sendo realizadas no Setor Gilmar Guimarães, pela SANEAGO em parceria com o Poder Executivo.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3703/requerimento_no_16_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3703/requerimento_no_16_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo referente a instalação da cooperativa de reciclagem e destinação final, Coopera Mais Brasil, no município de Caçu.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3704/requerimento_no_17_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3704/requerimento_no_17_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações, bem como documentos referentes a situação da pavimentação do Setor Industrial.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3965/requerimento_no_18_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3965/requerimento_no_18_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as obras das caçadas no Setor Vale do Sol, requerendo notícias acerca do nome da empresa contratada, além das notas de pagamento e seu valor total.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3966/requerimento_no_19_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3966/requerimento_no_19_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da frota de veículos a disposição de todas as secretarias do Município, bem como seus modelos, placas e situação documental.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3967/requerimento_no_20_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3967/requerimento_no_20_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do conserto do aparelho de raio X do Hospital Municipal de Caçu. Qual a peça que será trocada, nome e dados da empresa fornecedora.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3968/requerimento_no_21_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3968/requerimento_no_21_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do mapa de produção dos profissionais de fonoaudiologia, fisioterapia, odontologia e psicologia do Município de Caçu.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3969/requerimento_no_22_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3969/requerimento_no_22_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos 90 cheques disponibilizados pelo Governo Estadual, para a implantação de energia fotovoltaica, que em tese seriam entregues a população do Setor Gilmar Guimarães.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3970/requerimento_no_23_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3970/requerimento_no_23_2023.pdf</t>
   </si>
   <si>
     <t>Requer o espelho das informações que foram inseridas no sistema InvestSUS, acerca do pagamento do piso salarial, contendo os nomes e dados cadastrais dos enfermeiros, técnicos, auxiliares e parteiros, concursados e contratados do município de Caçu.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3972/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3972/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre por que a Prefeitura está realizando reparos nas obras das calçadas realizadas por empresa contratada no Setor Vale do Sol.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_no_25_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_no_25_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da quantidade e nome dos funcionários que trabalharam em prol da ExpoCaçu 2023.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_no_26_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_no_26_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do pagamento do piso salarial da enfermagem, bem como de seus retroativos.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_no_27_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_no_27_2023.pdf</t>
   </si>
   <si>
     <t>Requer a Certidão de Responsabilidade Técnica do Hospital Municipal de Caçu desde o ano de 2021.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_no_28_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_no_28_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da Ata de Registro de Preço referente ao Pregão de n° 012/2023.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4269/requerimento_no_29_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4269/requerimento_no_29_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da remuneração do servidor comissionado Diego José de Paula Silva.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4270/requerimento_no_30_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4270/requerimento_no_30_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do ocorrido com o Micro-ônibus da secretaria de Saúde de Caçu, bem como se providencias estão sendo tomadas.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_31_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_31_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da quantidade de funcionários da Secretaria Municipal de Saúde que estão afastados ou estão de atestado médico devido a _x000D_
 problemas psicológicos, bem como solicita notícias sobre os resultados do serviço de humanização que foi contratado pela pasta.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_32_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_32_2023.pdf</t>
   </si>
   <si>
     <t>Requer o nome de todos os servidores do Hospital Municipal de Caçu que tem acesso as câmeras do local.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>CHAPA</t>
   </si>
   <si>
     <t>Registro de Chapa para Eleição da Mesa Diretora</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA, ALEX PARREIRA, VIRGINIA BERNARDES, ZILDERLEI NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4232/chapa_01.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4232/chapa_01.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo-assinados, nos termos legais e regimentais, especialmente o que dispõe o art. 8º do Regimento Interno da Câmara Municipal de Caçu, VEM REQUERER a Vossa Excelência que digne registrar os nomes, para disputarem os cargos de Presidente, Vice-Presidente, 1ª Secretária e 2º Secretário da Mesa Diretora da Câmara Municipal de Caçu, para o ano de 2024, que deverá realizar-se no dia 08 de dezembro do ano de 2023.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>EMD A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2950/emenda_aditiva_01-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2950/emenda_aditiva_01-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Art. 48-A e os §§ 4º e 5º do Art. 62 do Projeto de Lei Complementar nº 01 de 08 de novembro de 2022.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3028/emenda_aditiva_02.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3028/emenda_aditiva_02.2023.pdf</t>
   </si>
   <si>
     <t>Cria Parágrafo único ao Art. 1º do Projeto de Lei Ordinária nº 12, de 31 de março de 2023.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>DALVINA IZABEL, KAKÁ FERRAZ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3289/emenda_aditiva_no_03-2023_-_cria_incisos_ao_art._3o_do_projeto_de_lei_no_12-2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3289/emenda_aditiva_no_03-2023_-_cria_incisos_ao_art._3o_do_projeto_de_lei_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Cria os Incisos IV, V e VI ao Art. 3º, do Projeto de Lei nº 12/2023.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4016/emenda_aditiva_no_04.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4016/emenda_aditiva_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Cria o inciso VIII do Art. 5º do Projeto de Lei Ordinária nº 53, de 15 de setembro de 2023.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4018/emenda_aditiva_no_05.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4018/emenda_aditiva_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Cria o inciso VIII do Art. 5º do Projeto de Lei nº 54, de 15 de setembro de 2023.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4019/emenda_aditiva_no_06.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4019/emenda_aditiva_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Cria o inciso VIII do Art. 5º do Projeto de Lei Ordinária nº 55, de 15 de setembro de 2023.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4026/emenda_aditiva_no_07.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4026/emenda_aditiva_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5° do Projeto de Lei Ordinária n° 56, de 25 de setembro de 2023.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4027/emenda_aditiva_no_08.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4027/emenda_aditiva_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5° do Projeto de Lei Ordinária n° 57, de 25 de setembro de 2023.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4028/emenda_aditiva_no_09.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4028/emenda_aditiva_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5° do Projeto de Lei Ordinária n° 58, de 25 de setembro de 2023.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4235/emenda_aditiva_no_10.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4235/emenda_aditiva_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5° do Projeto de  Lei Ordinária nº 71/2023.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4236/emenda_aditiva_no_11.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4236/emenda_aditiva_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5º do Projeto de Lei Ordinária nº 72/2023.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4239/emenda_aditiva_no_12.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4239/emenda_aditiva_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5° do Projeto de Lei Ordinária n° 73/2023.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4240/emenda_aditiva_no_13.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4240/emenda_aditiva_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 50 do Projeto de Lei Ordinária n° 74/2023</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4264/emenda_aditiva_no_14.2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4264/emenda_aditiva_no_14.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Inciso VIII do Art. 5º do Projeto de Lei acima identificado.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>BCC</t>
   </si>
   <si>
     <t>Balanço das Contas de Governo do Município de Caçu</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2902/parecer_previo_-_pp_no_00269-2022_-_contas_de_2020.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2902/parecer_previo_-_pp_no_00269-2022_-_contas_de_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas pela aprovação com ressalvas das Contas do Governo do Município de Caçu, para o ano de 2020.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4152/parecer_previo_-_contas_do_governo_de_2021.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4152/parecer_previo_-_contas_do_governo_de_2021.pdf</t>
   </si>
   <si>
     <t>CONTAS DE GOVERNO. BALANÇO GERAL. AUSÊNCIA DE FALHAS NA PRESTAÇÃO DE CONTAS. PARECER PRÉVIO PELA APROVAÇÃO DAS CONTAS. RECOMENDAÇÕES.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>DPA</t>
   </si>
   <si>
     <t>Denúncia por infração político-administrativa</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3414/protocolo_e_denuncia.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3414/protocolo_e_denuncia.pdf</t>
   </si>
   <si>
     <t>Denúncia em face da Prefeita, Sra. Ana Claudia Lemos de Oliveira – “haja vista a prática de infração político-administrativa, capitulada no artigo 4º, VII, do Decreto Lei nº 201, de 27 de fevereiro de 1967, conforme razões de fato e direito expostas”, de autoria de Clainio Uester, Weber Ramos Barbosa, Maria Duvirgem, Lazaro Furtado e Elizabete Maria.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3718/mocao_de_repudio_no_01-23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3718/mocao_de_repudio_no_01-23.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Prefeita, Sra. Ana Claudia Lemos Oliveira.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3961/mocao_de_repudio_no_02_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3961/mocao_de_repudio_no_02_2023.pdf</t>
   </si>
   <si>
     <t>Amparado ao Artigo 100, § 2º, VII, do Regimento Interno desta Casa de Leis, o vereador Walter Júnior Macêdo, propõe à Mesa, ouvido o Plenário e na _x000D_
 forma regimental, Moção de Repúdio à Ação de Descumprimento de Preceito Fundamental 442, em tramitação no Supremo Tribunal Federal, com a pretensão de descriminalizar o aborto no Brasil, em evidente negação do direito à vida, constitucionalmente estabelecido, permitindo o assassinato de nascituros indefesos.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4229/mocao_de_repudio_no_03_2023.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4229/mocao_de_repudio_no_03_2023.pdf</t>
   </si>
   <si>
     <t>Amparado ao Artigo 100, § 2º, VII, do Regimento Interno desta Casa de Leis, o vereador Laureci Alves de Lima, propõe à Mesa, ouvido o Plenário e na forma regimental, Moção de Repúdio à Equatorial Energia Goiás, devido à falta de respeito com os usuários do nosso Município, a qual não se prontifica em buscar maneiras mais eficazes para agilizar o reabastecimento da energia de Caçu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3683,67 +3683,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2947/emenda_modificativa_no_01-2023_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2948/emenda_modificativa_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_modificativa_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2975/emenda_modificativa_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3007/emenda_modificativa_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3411/emenda_modificativa_06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3416/emenda_modificativa_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3877/emenda_modificativa_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4228/emenda_modificativa_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4234/emenda_modificativa_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4267/emenda_modificativa_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4268/emenda_modificativa_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4308/emenda_modificativa_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_01_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_02_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_03_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_04_2023_-_virginia_bernardes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_05_2023_-_dalvina_izabel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_no_06_2023_-_dalvina_izabel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_no_07_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_no_08_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_09_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_10_2023_-_alex_parreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_11_2023_-_alex_parreira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_no_12_2023_-_alex_parreira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_no_13_2023_-_zilderlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_14_2023_-_zilderlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_15_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_16_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_17_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_18_2023_-_ubaldino_cardoso_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_19_2023_-_zilderlei_nunes_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_no_20_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_no_21_2023_-_orlando_oliveira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_22-2023_ver._virginia_17.02_-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_no_23-2023_ver._viginia_17.02_-_indica_a_implementacao_de_uma_politica_de_castracao_em_massa_dos_animais_soltos_na_rua....pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_no_24-2023_ver._virginia_17.02_-_indica_a_implantacao_de_um_centro_administrativo_e_casa_dos_conselhos_em_imovel_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_no_25-2023_ver._orlando_23.02_-_indica_a_regularizacao_de_diversos_lotes_doados_pelo_poder_executivo....pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_26_2023_-_laureci_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_27_2023_-_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_28_2023_-_laureci_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_29_2023_-_laureci_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_30_2023_-_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_no_31_2023_-_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_32-2023_ver._virginia_13.03_-_indica_a_compra_de_um_aparelho_de_tomografia_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_33_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_no_34_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_35_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_no_36_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_38-2023_ver._laureci_14.03_-_indica_a_criacao_do_programa_calcada_solidaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39-2023_-.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_no_40_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao_no_41_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_no_42-2023_ver._walter_16.03_-_indica_a_compra_de_um_onibus_especial_para_o_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2973/indicacao_no_43-2023_-_indica_a_limpeza_das_fossas_do_setor_gilmar_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_no_44_2023_-_orlando_oliveira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_no_45_2023_-_orlando_oliveira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_no_46_2023_-_ubaldino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_47_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_48_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_49_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_50_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_51_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_no_52_2023_-_zilderlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_53-2023_-_indica_a_criacao_do_cartao_filhos_de_cacu_no_valor_de_50000_reais_destinado_a_criancas_orfas_abandonadas....pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no_54-2023_-_indica_a_regionalizacao_da_estrutura_de_transporte_da_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_no_55-2023_-_indica_a_criacao_de_festival_cultural_municipal....pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no_56-2023_-_indica_a_construcao_do_hospital_da_mulher....pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no_57-2023_-_indica_a_criacao_do_programa_mais_emprego_mais_maturidade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no_58_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_no_59-2023_-_indica_ao_poder_executivo_onde_solicita_estudos_para_confeccao_de_uma_cartilha_de_orientacao_as_criancas....pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_no_60-2023_-_indica_ao_poder_executivo_solicitando_providencias_para_implantar_o_centro_de_zoonoses_em_cacu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_no_61_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3320/indicacao_no_62-2023_-_indica_o_pagamento_de_adicional_de_insalubridade_para_as_auxiliares_de_servicos_gerais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_no_63-2023_-_indica_a_criacao_de_um_programa_de_educacao_rural.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_no_64-2023_-_indica_a_criacao_de_um_programa_para_fomentar_o_turismo_rural.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_76-202320062023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_77_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_no_78_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_no_79_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_no_80_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_no_81_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_no_82_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3722/indicacao_no_83_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_no_84_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3960/indicacao_no_85_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3971/indicacao_no_86_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4022/indicacao_no_87_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4023/indicacao_no_88_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_89_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_90_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_91_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_92_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_93_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_no_94_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_no_95_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_96_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_97_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4306/indicacao_no_98-2023_08122023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2983/pdl_no_01-2023_-_aprova_o_balanco_geral_da_prefeitura_referente_a_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2985/pdl_no_02-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_adriano_antonio_avelar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3230/projeto_de_decreto_legislativo_no_03_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_decreto_legislativo_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_decreto_legislativo_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3323/pdl_no_06-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_valter_luiz_zavarize.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3324/pdl_no_07-2023_-_concede_titulo_de_cidadao_honorario_de_cacu_a_walter_junior_macedo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3325/pdl_no_08-2023_-_confere_mocao_de_aplausos_a_anadir_goncalves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3326/pdl_no_09-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_cristiane_bernardes_de_freitas_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3333/pdl_no_10-2023_-_confere_titulo_de_cidadao_honirario_de_cacu_a_ronaldo_dos_santos_bueno.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3337/pdl_no_11-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_virginia_bernardes_de_freitas_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3338/pdl_no_12-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3339/pdl_no_13-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_lissauer_vieira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3342/pdl_no_14-2023_-_concede_titulo_de_cidadao_honorario_de_cacu-go_a_jeronimo_parreira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3363/projeto_de_decreto_legislativo_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_decreto_legislativo_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_decreto_legislativo_17.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3947/projeto_de_decreto_legislativo_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3948/projeto_de_decreto_legislativo_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3951/projeto_de_decreto_legislativo_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3950/projeto_de_decreto_legislativo_no_21_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3954/projeto_de_decreto_legislativo_no_22_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3977/pdl_no_23-2023_000154.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3978/pdl_no_24-2023_000155.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3979/pdl_no_25-2023_000156.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3980/pdl_no_26-2023_000157.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3990/pdl_no_27-2023_000158.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3991/projeto_de_decreto_legislativo_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3992/projeto_de_decreto_legislativo_no_29_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3994/projeto_de_decreto_legislativo_no_30_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3995/projeto_de_decreto_legislativo_no_31_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_decreto_legislativo_no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3417/plc_no_01-2023_-_dispoe_sobre_a_alteracao_da_tabela_instituida_pelo_15o_do_art._42_da_lei_complementar_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_complementar_no_02_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4217/projeto_de_lei_complementar_no_03_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4245/projeto_de_lei_complementar_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4281/projeto_de_lei_complementar_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2904/pl_no_01-2023_-_altera_acrescentando_vagas_o_anexo_ii_da_lei_no_1.952-2014_de_07_de_novembro_de_2014_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_lei_02-202318012023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_03_-_202318012023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_04-202327012023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_05-202327012023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_06-202331012023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_08-202315022023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2965/pl_no_10-2023_-_dispoe_sobre_desmembramento_de_lotes_na_cidade_de_cacu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2974/pl_no_11-2023_-_autoriza_o_poder_executivo_a_fazer_contribuicao_financeira_a_apae_de_cacu.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_no_12-2023_-_institui_a_politica_de_atencao_e_direitos_a_pessoa_portadora_de_sindrome_da_fibromialgia....pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_16-202318042023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_17-202318042023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_ordinaria_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3031/projeto_de_lei_ordinaria_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3032/projeto_de_lei_ordinaria_no_23-2023..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3124/pl_no_24-2023_-_convalida_e_majora_o_percentual_de_gratificacao_ao_monitor_por_exercicio_do_cargo....pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_no_25-2023_-_cria_o_inciso_vi_no_art._16-c_da_lei_municipal_no_1.952-14.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3280/pl_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3306/projeto_de_lei_no_27_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3307/projeto_de_lei_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3309/projeto_de_lei_no_29_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3336/pl_no_30-2023_-_altera_as_redacoes_do_inciso_i_do_art._1o_e_do_art._2o_da_lei_no_2.504-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_no_31-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_das_instalacoes_da_escola_municipal..._ietec.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_no_32_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3399/projeto_de_lei_33-202320062023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_34_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_35-202326062023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_36_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_no_37-2023_-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09....pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3406/pl_no_38-2023-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09_quadra_no_08....pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_ordinaria_39.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_40_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_no_41_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_42-202307082023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_no_43_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3804/projeto_de_lei_no_44_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_no_45_2023-compactado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3849/projeto_de_lei_no_46_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_no_47_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3939/projeto_de_lei_no_48_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3940/projeto_de_lei_no_49_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3942/projeto_de_lei_no_50_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3946/projeto_de_lei_no_51_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3949/projeto_de_lei_no_52_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3962/projeto_de_lei_no_53_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3963/projeto_de_lei_no_54_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_lei_no_55_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_no_56-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000150.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_no_57-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000151.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_no_58-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000152.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_no_59-2023_-_autoriza_o_poder_executivo_a_realizar_contribuicao_financeira..._000153.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3993/projeto_de_lei_no_60_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4011/pl_no_61-2023_-_altera_dispositivos_da_lei_1.514-2007.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4012/projeto_de_lei_no_62_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4017/projeto_de_lei_no_63_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4020/projeto_de_lei_no_64_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4021/projeto_de_lei_no_65_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4029/projeto_de_lei_no_66_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4153/projeto_de_lei_no_67_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_no_68_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4203/projeto_de_lei_no_69_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4216/projeto_de_lei_no_70_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_71_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_72_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_73_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei_no_74_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei_no_75_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4223/projeto_de_lei_no_76_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4241/pl_no_77-2023_24112023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4246/projeto_de_lei_no_78_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4248/projeto_de_lei_n_79_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4250/projeto_de_lei_no_80_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4251/projeto_de_lei_no_81_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_lei_no_82_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4257/projeto_de_lei_no_84_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4258/projeto_de_lei_no_85_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_n_86-23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_no_87_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei_no_88_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_no_89_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei_no_90_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_no_91_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_n_92-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_no_93_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4280/projeto_de_lei_no_94_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4273/pl_n_95-23.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_n_96-23.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4275/pl_n_97-23.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_n_98-23.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2903/projeto_de_resolucao_01-_2023_16012023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2907/pr_no_02-23_-_estabelece_regras_para_o_pagamento_do_decimo_terceiro_salario_a_servidores_e_vereadores_da_camara_municipal_de_cacu_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_resolucao_-_03_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_resolucao_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_resolucao_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_resolucao_no_06_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3349/projeto_de_resolucao_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_resolucao_08-202321062023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_resolucao_09-202306072023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4199/projeto_de_resolucao_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4249/projeto_de_resolucao_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_resolucao_no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4309/projeto_de_resolucao_no_13-2023_12122023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3874/projeto_de_lei_substitutivo_no_01-2023_000049.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2911/proposta_de_emenda_a_lom_01-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3370/proposta_de_emenda_a_lei_organica_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_no_01-2023_ver._zilderlei_05.01_-_informacoes_sobre_a_ubs_-_lola.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2944/requerimento_no_02-2023_ver._virginia_01.02_-_requer_informacoes_referentes_aos_veiculos_oficiais_que_se_encontram_em_oficinas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_03-2023_ver._virginia_01.02_-_requer_informacao_a_respeito_dos_veiculos_oficiais_que_sofreram_acidentes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2946/requerimento_no_04-2023_ver._virginia_01.02_-_requer_informacoes_sobre_a_ambulancia_que_se_encontra_apreendida_em_goiania.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_no_05-2023_ver._virginia_17.02_-_requer_infprmacoes_referente_a_todas_emendas_que_vieram_para_cacu_na_atual_legislatura.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2942/requerimento_de_informacao_24022023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2949/requerimento_no_07-2023_-_vers._zilderlei_walter_virginia_ubaldino_orlando_06.03_-_copias_de_processo_de_outorga.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_08-2023_-_ver._virginia_14.03_-_convoca_a_secretaria_de_saude_simone_para_prestas_esclarecimentos_em_reuniao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_09-2023_-_ver._virginia_15.03_-.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_de_informacao_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2984/requerimento_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_no_12_2023_-_virginia_bernardes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3229/requerimento_no_13_2023_-_dalvina_izabel.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3348/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3419/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3703/requerimento_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3704/requerimento_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3965/requerimento_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3966/requerimento_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3967/requerimento_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3968/requerimento_no_21_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3969/requerimento_no_22_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3970/requerimento_no_23_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3972/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_no_25_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_no_26_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_no_27_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4269/requerimento_no_29_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4270/requerimento_no_30_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_31_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_32_2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4232/chapa_01.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2950/emenda_aditiva_01-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3028/emenda_aditiva_02.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3289/emenda_aditiva_no_03-2023_-_cria_incisos_ao_art._3o_do_projeto_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4016/emenda_aditiva_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4018/emenda_aditiva_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4019/emenda_aditiva_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4026/emenda_aditiva_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4027/emenda_aditiva_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4028/emenda_aditiva_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4235/emenda_aditiva_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4236/emenda_aditiva_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4239/emenda_aditiva_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4240/emenda_aditiva_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4264/emenda_aditiva_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2902/parecer_previo_-_pp_no_00269-2022_-_contas_de_2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4152/parecer_previo_-_contas_do_governo_de_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3414/protocolo_e_denuncia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3718/mocao_de_repudio_no_01-23.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3961/mocao_de_repudio_no_02_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4229/mocao_de_repudio_no_03_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2947/emenda_modificativa_no_01-2023_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2948/emenda_modificativa_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_modificativa_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2975/emenda_modificativa_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3007/emenda_modificativa_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3411/emenda_modificativa_06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3416/emenda_modificativa_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3877/emenda_modificativa_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4228/emenda_modificativa_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4234/emenda_modificativa_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4267/emenda_modificativa_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4268/emenda_modificativa_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4308/emenda_modificativa_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_01_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_02_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_03_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_04_2023_-_virginia_bernardes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_05_2023_-_dalvina_izabel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_no_06_2023_-_dalvina_izabel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2920/indicacao_no_07_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_no_08_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_09_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_10_2023_-_alex_parreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_11_2023_-_alex_parreira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2926/indicacao_no_12_2023_-_alex_parreira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2928/indicacao_no_13_2023_-_zilderlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_14_2023_-_zilderlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_15_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_16_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_17_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_18_2023_-_ubaldino_cardoso_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_19_2023_-_zilderlei_nunes_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_no_20_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_no_21_2023_-_orlando_oliveira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_22-2023_ver._virginia_17.02_-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_no_23-2023_ver._viginia_17.02_-_indica_a_implementacao_de_uma_politica_de_castracao_em_massa_dos_animais_soltos_na_rua....pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_no_24-2023_ver._virginia_17.02_-_indica_a_implantacao_de_um_centro_administrativo_e_casa_dos_conselhos_em_imovel_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_no_25-2023_ver._orlando_23.02_-_indica_a_regularizacao_de_diversos_lotes_doados_pelo_poder_executivo....pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_26_2023_-_laureci_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_27_2023_-_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_28_2023_-_laureci_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_29_2023_-_laureci_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_30_2023_-_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_no_31_2023_-_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_32-2023_ver._virginia_13.03_-_indica_a_compra_de_um_aparelho_de_tomografia_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_33_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_no_34_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_35_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_no_36_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_38-2023_ver._laureci_14.03_-_indica_a_criacao_do_programa_calcada_solidaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39-2023_-.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_no_40_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao_no_41_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2972/indicacao_no_42-2023_ver._walter_16.03_-_indica_a_compra_de_um_onibus_especial_para_o_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2973/indicacao_no_43-2023_-_indica_a_limpeza_das_fossas_do_setor_gilmar_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_no_44_2023_-_orlando_oliveira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_no_45_2023_-_orlando_oliveira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2979/indicacao_no_46_2023_-_ubaldino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_47_2023_-_kaka_ferraz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_48_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_49_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_50_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_51_2023_-_walter_junior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_no_52_2023_-_zilderlei_nunes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_53-2023_-_indica_a_criacao_do_cartao_filhos_de_cacu_no_valor_de_50000_reais_destinado_a_criancas_orfas_abandonadas....pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_no_54-2023_-_indica_a_regionalizacao_da_estrutura_de_transporte_da_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_no_55-2023_-_indica_a_criacao_de_festival_cultural_municipal....pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_no_56-2023_-_indica_a_construcao_do_hospital_da_mulher....pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_no_57-2023_-_indica_a_criacao_do_programa_mais_emprego_mais_maturidade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_no_58_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_no_59-2023_-_indica_ao_poder_executivo_onde_solicita_estudos_para_confeccao_de_uma_cartilha_de_orientacao_as_criancas....pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_no_60-2023_-_indica_ao_poder_executivo_solicitando_providencias_para_implantar_o_centro_de_zoonoses_em_cacu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_no_61_2023_-_laureci_alves.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3320/indicacao_no_62-2023_-_indica_o_pagamento_de_adicional_de_insalubridade_para_as_auxiliares_de_servicos_gerais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_no_63-2023_-_indica_a_criacao_de_um_programa_de_educacao_rural.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_no_64-2023_-_indica_a_criacao_de_um_programa_para_fomentar_o_turismo_rural.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_76-202320062023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_77_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_no_78_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_no_79_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_no_80_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_no_81_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_no_82_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3722/indicacao_no_83_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_no_84_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3960/indicacao_no_85_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3971/indicacao_no_86_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4022/indicacao_no_87_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4023/indicacao_no_88_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4024/indicacao_no_89_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4025/indicacao_no_90_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_no_91_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_no_92_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_no_93_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_no_94_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_no_95_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_no_96_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_no_97_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4306/indicacao_no_98-2023_08122023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2983/pdl_no_01-2023_-_aprova_o_balanco_geral_da_prefeitura_referente_a_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2985/pdl_no_02-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_adriano_antonio_avelar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3230/projeto_de_decreto_legislativo_no_03_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_decreto_legislativo_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_decreto_legislativo_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3323/pdl_no_06-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_valter_luiz_zavarize.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3324/pdl_no_07-2023_-_concede_titulo_de_cidadao_honorario_de_cacu_a_walter_junior_macedo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3325/pdl_no_08-2023_-_confere_mocao_de_aplausos_a_anadir_goncalves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3326/pdl_no_09-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_cristiane_bernardes_de_freitas_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3333/pdl_no_10-2023_-_confere_titulo_de_cidadao_honirario_de_cacu_a_ronaldo_dos_santos_bueno.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3337/pdl_no_11-2023_-_confere_titulo_de_cidada_honoraria_de_cacu_a_virginia_bernardes_de_freitas_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3338/pdl_no_12-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_alex_parreira_borges.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3339/pdl_no_13-2023_-_confere_titulo_de_cidadao_honorario_de_cacu_a_lissauer_vieira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3342/pdl_no_14-2023_-_concede_titulo_de_cidadao_honorario_de_cacu-go_a_jeronimo_parreira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3363/projeto_de_decreto_legislativo_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_decreto_legislativo_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_decreto_legislativo_17.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3947/projeto_de_decreto_legislativo_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3948/projeto_de_decreto_legislativo_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3951/projeto_de_decreto_legislativo_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3950/projeto_de_decreto_legislativo_no_21_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3954/projeto_de_decreto_legislativo_no_22_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3977/pdl_no_23-2023_000154.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3978/pdl_no_24-2023_000155.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3979/pdl_no_25-2023_000156.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3980/pdl_no_26-2023_000157.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3990/pdl_no_27-2023_000158.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3991/projeto_de_decreto_legislativo_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3992/projeto_de_decreto_legislativo_no_29_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3994/projeto_de_decreto_legislativo_no_30_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3995/projeto_de_decreto_legislativo_no_31_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_decreto_legislativo_no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3417/plc_no_01-2023_-_dispoe_sobre_a_alteracao_da_tabela_instituida_pelo_15o_do_art._42_da_lei_complementar_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_complementar_no_02_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4217/projeto_de_lei_complementar_no_03_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4245/projeto_de_lei_complementar_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4281/projeto_de_lei_complementar_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2904/pl_no_01-2023_-_altera_acrescentando_vagas_o_anexo_ii_da_lei_no_1.952-2014_de_07_de_novembro_de_2014_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_lei_02-202318012023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_03_-_202318012023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_04-202327012023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_05-202327012023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_06-202331012023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_08-202315022023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2965/pl_no_10-2023_-_dispoe_sobre_desmembramento_de_lotes_na_cidade_de_cacu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2974/pl_no_11-2023_-_autoriza_o_poder_executivo_a_fazer_contribuicao_financeira_a_apae_de_cacu.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_no_12-2023_-_institui_a_politica_de_atencao_e_direitos_a_pessoa_portadora_de_sindrome_da_fibromialgia....pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2980/projeto_de_lei_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_16-202318042023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_17-202318042023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_lei_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2994/projeto_de_lei_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2995/projeto_de_lei_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3030/projeto_de_lei_ordinaria_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3031/projeto_de_lei_ordinaria_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3032/projeto_de_lei_ordinaria_no_23-2023..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3124/pl_no_24-2023_-_convalida_e_majora_o_percentual_de_gratificacao_ao_monitor_por_exercicio_do_cargo....pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_no_25-2023_-_cria_o_inciso_vi_no_art._16-c_da_lei_municipal_no_1.952-14.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3280/pl_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3306/projeto_de_lei_no_27_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3307/projeto_de_lei_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3309/projeto_de_lei_no_29_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3336/pl_no_30-2023_-_altera_as_redacoes_do_inciso_i_do_art._1o_e_do_art._2o_da_lei_no_2.504-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_no_31-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_das_instalacoes_da_escola_municipal..._ietec.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_no_32_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3399/projeto_de_lei_33-202320062023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_34_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_35-202326062023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_36_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_no_37-2023_-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09....pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3406/pl_no_38-2023-_autoriza_o_poder_executivo_municipal_a_fazer_concessao_de_direito_real_de_uso_de_area_do_lote_no_09_quadra_no_08....pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_ordinaria_39.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_40_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_no_41_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_42-202307082023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_no_43_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3804/projeto_de_lei_no_44_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_no_45_2023-compactado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3849/projeto_de_lei_no_46_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_no_47_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3939/projeto_de_lei_no_48_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3940/projeto_de_lei_no_49_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3942/projeto_de_lei_no_50_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3946/projeto_de_lei_no_51_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3949/projeto_de_lei_no_52_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3962/projeto_de_lei_no_53_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3963/projeto_de_lei_no_54_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3964/projeto_de_lei_no_55_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_no_56-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000150.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3974/pl_no_57-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000151.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3975/pl_no_58-2023_-_autoriza_o_poder_executivo_a_fazer_concessao_de_direito_real_de_uso..._000152.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3976/pl_no_59-2023_-_autoriza_o_poder_executivo_a_realizar_contribuicao_financeira..._000153.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3993/projeto_de_lei_no_60_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4011/pl_no_61-2023_-_altera_dispositivos_da_lei_1.514-2007.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4012/projeto_de_lei_no_62_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4017/projeto_de_lei_no_63_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4020/projeto_de_lei_no_64_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4021/projeto_de_lei_no_65_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4029/projeto_de_lei_no_66_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4153/projeto_de_lei_no_67_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_no_68_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4203/projeto_de_lei_no_69_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4216/projeto_de_lei_no_70_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_lei_no_71_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei_no_72_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei_no_73_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei_no_74_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei_no_75_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4223/projeto_de_lei_no_76_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4241/pl_no_77-2023_24112023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4246/projeto_de_lei_no_78_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4248/projeto_de_lei_n_79_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4250/projeto_de_lei_no_80_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4251/projeto_de_lei_no_81_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_lei_no_82_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4256/pl_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4257/projeto_de_lei_no_84_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4258/projeto_de_lei_no_85_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4259/pl_n_86-23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_no_87_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei_no_88_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_no_89_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei_no_90_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_no_91_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_n_92-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_no_93_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4280/projeto_de_lei_no_94_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4273/pl_n_95-23.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4274/pl_n_96-23.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4275/pl_n_97-23.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_n_98-23.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2903/projeto_de_resolucao_01-_2023_16012023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2907/pr_no_02-23_-_estabelece_regras_para_o_pagamento_do_decimo_terceiro_salario_a_servidores_e_vereadores_da_camara_municipal_de_cacu_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_resolucao_-_03_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_resolucao_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3008/projeto_de_resolucao_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_resolucao_no_06_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3349/projeto_de_resolucao_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_resolucao_08-202321062023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_resolucao_09-202306072023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4199/projeto_de_resolucao_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4249/projeto_de_resolucao_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_resolucao_no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4309/projeto_de_resolucao_no_13-2023_12122023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3874/projeto_de_lei_substitutivo_no_01-2023_000049.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2911/proposta_de_emenda_a_lom_01-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3370/proposta_de_emenda_a_lei_organica_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2943/requerimento_no_01-2023_ver._zilderlei_05.01_-_informacoes_sobre_a_ubs_-_lola.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2944/requerimento_no_02-2023_ver._virginia_01.02_-_requer_informacoes_referentes_aos_veiculos_oficiais_que_se_encontram_em_oficinas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_03-2023_ver._virginia_01.02_-_requer_informacao_a_respeito_dos_veiculos_oficiais_que_sofreram_acidentes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2946/requerimento_no_04-2023_ver._virginia_01.02_-_requer_informacoes_sobre_a_ambulancia_que_se_encontra_apreendida_em_goiania.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_no_05-2023_ver._virginia_17.02_-_requer_infprmacoes_referente_a_todas_emendas_que_vieram_para_cacu_na_atual_legislatura.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2942/requerimento_de_informacao_24022023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2949/requerimento_no_07-2023_-_vers._zilderlei_walter_virginia_ubaldino_orlando_06.03_-_copias_de_processo_de_outorga.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_08-2023_-_ver._virginia_14.03_-_convoca_a_secretaria_de_saude_simone_para_prestas_esclarecimentos_em_reuniao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_09-2023_-_ver._virginia_15.03_-.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2981/requerimento_de_informacao_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2984/requerimento_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_no_12_2023_-_virginia_bernardes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3229/requerimento_no_13_2023_-_dalvina_izabel.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3348/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3419/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3703/requerimento_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3704/requerimento_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3965/requerimento_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3966/requerimento_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3967/requerimento_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3968/requerimento_no_21_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3969/requerimento_no_22_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3970/requerimento_no_23_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3972/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_no_25_2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_no_26_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_no_27_2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_no_28_2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4269/requerimento_no_29_2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4270/requerimento_no_30_2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_no_31_2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_no_32_2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4232/chapa_01.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2950/emenda_aditiva_01-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3028/emenda_aditiva_02.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3289/emenda_aditiva_no_03-2023_-_cria_incisos_ao_art._3o_do_projeto_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4016/emenda_aditiva_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4018/emenda_aditiva_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4019/emenda_aditiva_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4026/emenda_aditiva_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4027/emenda_aditiva_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4028/emenda_aditiva_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4235/emenda_aditiva_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4236/emenda_aditiva_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4239/emenda_aditiva_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4240/emenda_aditiva_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4264/emenda_aditiva_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/2902/parecer_previo_-_pp_no_00269-2022_-_contas_de_2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4152/parecer_previo_-_contas_do_governo_de_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3414/protocolo_e_denuncia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3718/mocao_de_repudio_no_01-23.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/3961/mocao_de_repudio_no_02_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2023/4229/mocao_de_repudio_no_03_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="223.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>