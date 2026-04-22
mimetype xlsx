--- v0 (2026-02-19)
+++ v1 (2026-04-22)
@@ -54,1066 +54,1066 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JUNINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_01-2019_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_01-2019_-.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Público realização de operação tapa buracos nas ruas do bairro residencial Bela Vista</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_02-2019_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_02-2019_-.pdf</t>
   </si>
   <si>
     <t>Indica criar um Projeto de paisagismo para a Praça Airosa de Freitas-Praça do Triângulo</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_03-2019_-_ver._luiz_carlos-17.01_-_disponibilizar_para_a_populacao_um_guia_de_saude_publica_informando_sobre_os_servicos_oferecidos_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_03-2019_-_ver._luiz_carlos-17.01_-_disponibilizar_para_a_populacao_um_guia_de_saude_publica_informando_sobre_os_servicos_oferecidos_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar para a população um guia de saúde pública, informando sobre os serviços oferecidos pelas unidades de saúde, bem como, os dias e horários de atendimento.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_04-2019_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_04-2019_-.pdf</t>
   </si>
   <si>
     <t>Indica elaborar um Livro Histórico do Município de }Caçu, para ser utilizado como material didático nas escolas e biblioteca do Município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_05-2019_-_ver._luiz_carlos-17.01_-_construcao_de_quebra-molas_na_av._sebastiao_da_silveira_no_vale_do_sol_ii_prox._a_escola_jose_de_assis_e_no_bar_do_simao..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_05-2019_-_ver._luiz_carlos-17.01_-_construcao_de_quebra-molas_na_av._sebastiao_da_silveira_no_vale_do_sol_ii_prox._a_escola_jose_de_assis_e_no_bar_do_simao..pdf</t>
   </si>
   <si>
     <t>Indica a construção de quebra-molas na Avenida Sebastião da Silveira, no Loteamento Vale do Sol II, sendo um nas proximidades da Escola Municipal Deputado José de Assis, e outro nas proximidades do popular Bar do Simão.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/807/pdl_no_01-2020_-_anexo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/807/pdl_no_01-2020_-_anexo.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a JOSÉ FARIA NUNES, e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/808/pdl_no_02-2020_-_anexo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/808/pdl_no_02-2020_-_anexo.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a ROZAÍRES GUIMARÃES DE LIMA NUNES, e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/809/pdl_no_03-2020_-_anexo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/809/pdl_no_03-2020_-_anexo.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a WAGNER GOMES DE SOUSA, e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/810/pdl_no_04-2020_-_anexo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/810/pdl_no_04-2020_-_anexo.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a WENDER RODRIGUES GALBERTO, e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/811/pdl_no_05-2020_-_anexo.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/811/pdl_no_05-2020_-_anexo.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a MARCELO DO CARMO SILVA, e dá outras providências.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/</t>
+    <t>http://sapl.cacu.go.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DE GESTÃO, DE JANEIRO A DEZEMBRO DE 2015, DA PREFEITURA MUNICIPAL DE CAÇU, ORIUNDO DO PROCESSO Nº 10331/18.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1372/pdl_no_07-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1372/pdl_no_07-2020_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GESTÃO, DE JANEIRO A DEZEMBRO DE 2016, DA PREFEITURA MUNICIPAL DE CAÇU, ORIUNDO DO PROCESSO Nº 03082/17.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1373/pdl_no_08-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1373/pdl_no_08-2020_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DO EXERCÍCIO FINANCEIRO DE 2016, DA PREFEITURA MUNICIPAL DE CAÇU, ORIUNDO DO PROCESSO Nº 11588/2017.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1520/pdl_no_09-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1520/pdl_no_09-2020_-.pdf</t>
   </si>
   <si>
     <t>"Confere Moção de Aplausos a JOSÉ TEOFREDO ALCEBÍADES FERREIRA, e dá outras providências".</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1524/pdl_no_10-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1524/pdl_no_10-2020_-.pdf</t>
   </si>
   <si>
     <t>"Confere Moção de Aplausos à ANA CLÁUDIA LEMOS OLIVEIRA, e dá outras providências".</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/740/pl_no_01-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/740/pl_no_01-2020_-.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral de salário aos Servidores Públicos ativos, inativos e pensionistas, aos Agentes Políticos dos Poderes Executivo e Legislativo, aos Conselheiros Tutelares do Município de Caçu/GO, aos servidores do Instituto Municipal de Previdência de Caçu - CAÇUPREV, e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/794/pl_no_02-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/794/pl_no_02-2020_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de fornecimento de canudos confeccionados em material plástico não reciclável, nos locais que especifica , e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/795/pl_no_03-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/795/pl_no_03-2020_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre divulgação no site da Prefeitura Municipal, informações sobre obras públicas paralisadas, contendo exposição dos motivos e tempo de interrupção.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/799/pl_no_04-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/799/pl_no_04-2020_-.pdf</t>
   </si>
   <si>
     <t>"Cria vagas no quadro de cargo público de natureza em comissão que especifica, criado em Lei Municipal nº 956, de 1993, e dá outras providências".</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/800/pl_no_05-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/800/pl_no_05-2020_-.pdf</t>
   </si>
   <si>
     <t>"Acresce dispositivos na Lei Municipal nº 1948, de 2014, e dá outras providências".</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/803/pl_no_06-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/803/pl_no_06-2020_-.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1912/14, de 15 de abril de 2014, e dá outras providências".</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/814/pl_no_07-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/814/pl_no_07-2020_-.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nºs. 1002/94 e 1603/09, de 11 de setembro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/826/pl_no_08-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/826/pl_no_08-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de imóvel público destinado à construção de praça, e dá outras providências".</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/853/pl_no_09-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/853/pl_no_09-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para desconto de 20% (vinte por cento) e 10% (dez por cento) do valor da TLF DE 2020 e dá outras providências".</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/924/pl_no_10-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/924/pl_no_10-2020_-.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 7º da Lei nº 2274/2019 e dá outras providências".</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/937/pl_no_11-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/937/pl_no_11-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/938/pl_no_12-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/938/pl_no_12-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre desmembramentos de lotes na cidade de Caçu, e dá outras providências."</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/941/pl_no_13-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/941/pl_no_13-2020_-.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 3º da Lei Municipal nº 2306/19, de 10 de dezembro de 2019, para criar novos quadros de dotações orçamentárias".</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1000/pl_no_14-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1000/pl_no_14-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para desconto de 30% (tinta por cento), 20% (vinte por cento) e 10% (dez por cento) do valor do ITU e IPTU, e dá outras providências".</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>EDIVALDO FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1001/pl_no_15-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1001/pl_no_15-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei 1414/2005, de 09 de março de 2005, e dá outras providências."</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1002/pl_no_16-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1002/pl_no_16-2020_-.pdf</t>
   </si>
   <si>
     <t>"Institui as cores oficiais do Município de Caçu/GO, e dá outras providências".</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1073/pl_no_17-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1073/pl_no_17-2020_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a fazer contribuição financeira à "Associação Arraial dos Amigos" de Caçu/GO e dá outras providências"</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1216/pl_no_18-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1216/pl_no_18-2020_-.pdf</t>
   </si>
   <si>
     <t>"Alteram os incisos I e II do Art. 1º da Lei Municipal nº 2342/2020, de 23 de abril de 2020".</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Altera os incisos I, II e III do Art. 1º da Lei nº 2345/2020.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_no_20-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_no_20-2020_-.pdf</t>
   </si>
   <si>
     <t>Autoriza  a suspensão de recolhimento das contribuições previdenciárias patronais do Município de Caçu, devidas ao regime próprio de previdência e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_no_21-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_no_21-2020_-.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência em Saúde Pública no Município de Caçu/GO e dispõe sobre medidas preventivas de enfrentamento da pandemia provocada pelo Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1241/pl_no_22-2020_-_04.06_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1241/pl_no_22-2020_-_04.06_-.pdf</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ANDRÉ BESSA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1245/pl_no_23-2020_-_04.06_-_anexos.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1245/pl_no_23-2020_-_04.06_-_anexos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da Feira Coberta de Caçu".</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1246/pl_no_24-2020_-_10.06_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1246/pl_no_24-2020_-_10.06_-.pdf</t>
   </si>
   <si>
     <t>"Alterar o Art. 3º da Lei Municipal nº 2306/19, de 10 de dezembro de 2019, para eliminar a expressão: 'observando a seguinte dotação orçamentária' e o respectivo quadro de dotação."</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1248/pl_no_25-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1248/pl_no_25-2020_-.pdf</t>
   </si>
   <si>
     <t>"Reformula as disposições da Lei Municipal nº 2306, de 10 de dezembro de 2019, e dá outras providências".</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1249/pl_no_26-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1249/pl_no_26-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a filmagem, gravação em áudio e vídeo e transmissão ao vivo, via internet, das sessões de licitações públicas realizadas pela Administração Pública Municipal e suas autarquias, no âmbito do Município de Caçu/GO, e dá outras providências".</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1250/pl_no_27-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1250/pl_no_27-2020_-.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2320/19, de 26 de dezembro de 2019, e dá outras providências".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1251/pl_no_28-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1251/pl_no_28-2020_-.pdf</t>
   </si>
   <si>
     <t>"Institui mão de tráfego único na Rua Paulo e Silva, Cel. Manoel Inácio e Neca Borges, e dá outras providências".</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1252/pl_no_29-2020-_anexo_pmsb_cacu_-_versao_final.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1252/pl_no_29-2020-_anexo_pmsb_cacu_-_versao_final.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico de Caçu; compreendendo os serviços públicos de abastecimento de água, esgotamento sanitário, drenagem e manejo de águas pluviais urbanas, limpeza urbana e manejo de resíduos sólidos, bem como a gestão integrada desses resíduos; e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1253/pl_no_30-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1253/pl_no_30-2020_-.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRIBUIÇÃO FINANCEIRA À "ONG SOS 4 PATAS" DESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1255/pl_no_31-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1255/pl_no_31-2020_-.pdf</t>
   </si>
   <si>
     <t>Excluem da Lei Municipal nº 2132/18, de 15 de março de 2018, os artigos 2º e 4º e Anexo I, que passam a vigorar de forma autônoma e lei própria.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1256/pl_no_32-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1256/pl_no_32-2020_-.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2193/2019, convalida atos dela decorrentes, e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1260/pl_no_33-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1260/pl_no_33-2020_-.pdf</t>
   </si>
   <si>
     <t>Segunda alteração dos incisos I e II do Art. 1º da Lei Municipal nº 2342/2020, de 23 de abril de 2020.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_no_34-2020_-_dispoe_sobre_a_revogacao_da_lei_no_2353-2020..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_no_34-2020_-_dispoe_sobre_a_revogacao_da_lei_no_2353-2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 2353/2020, de 12 de agosto de 2020.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1267/pl_no_35-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1267/pl_no_35-2020_-.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município, para o exercício de 2021.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1268/pl_no_36-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1268/pl_no_36-2020_-.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 2116/2017, que dispõe sobre o plano plurianual para o período de 2018/2021.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1269/pl_no_37-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1269/pl_no_37-2020_-.pdf</t>
   </si>
   <si>
     <t>Estabelece, no âmbito do município de Caçu, sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_n_38.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_n_38.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESMEMBRAMENTOS DE LOTES NA CIDADE DE CAÇU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1262/pl_no_39-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1262/pl_no_39-2020_-.pdf</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1263/pl_no_40-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1263/pl_no_40-2020_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento de débitos do MUNICIPIO DE CAÇU, junto ao CAÇUPREV e dá outras providências.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1264/pl_no_41-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1264/pl_no_41-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a permissão de comércio de artigos de conveniências e correlatos em farmácias e drogarias no âmbito do Município de Caçu/GO, e dá outras providências".</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_no_42-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_no_42-2020_-.pdf</t>
   </si>
   <si>
     <t>Fixa, no âmbito do Município de Caçu/GO, os subsídios do Prefeito, Vice-Prefeito, Vereadores, Presidente da Câmara e Secretários Municipais para a Legislatura de 2021 a 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1270/pl_no_43-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1270/pl_no_43-2020_-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONTRIBUIÇÃO FINANCEIRA À ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CAÇU/GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1271/pl_no_44-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1271/pl_no_44-2020_-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONTRIBUIÇÃO FINANCEIRA À APAE DE CAÇU DE CAÇU/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_no_46-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_no_46-2020_-.pdf</t>
   </si>
   <si>
     <t>Autoriza a Secretaria Municipal de Administração, juntamente com o Conselho Municipal de Defesa Civil a instituir  o Plano de Auxílio Mútuo - PAM no Município de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>RAFAEL GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_no_47-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_no_47-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação do Loteamento Vale do Sol II, desta Cidade, e dá outras providências".</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1523/pl_no_48-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1523/pl_no_48-2020_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre nova denominação de praça pública na cidade de Caçu, e dá outras providências."</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>AENE MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/825/pr_no_01-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/825/pr_no_01-2020_-.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Art. 131 da Resolução nº 05, de 16 de novembro de 2006 - Regimento Interno da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/927/pr_no_02-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/927/pr_no_02-2020_-.pdf</t>
   </si>
   <si>
     <t>"Cria normas sobre o expediente administrativo, acompanhamento da frequência dos Servidores do quadro de pessoal efetivo e comissionado da Câmara Municipal de Caçu e institui o sistema de compensação de horários".</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1254/pr_no_03-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1254/pr_no_03-2020_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza a transmissão em tempo real das sessões da Câmara Municipal de Caçu, e dá outras providências".</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1521/pr_no_04-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1521/pr_no_04-2020_-.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento de Terço de Férias aos Agentes Políticos do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_no_01-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_no_01-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de Sensor Automático nas portas de entrada/saída da Câmara Municipal de Caçu, Edifício Vicente de Sousa Lima.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_no_02-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_no_02-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Passeio na Rua José Allan Kardec França a partir da Rua Túlio Ribeiro da Cunha  sentido Conjunto Boa Vista na cidade de Caçu.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/798/requerimento_no_03-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/798/requerimento_no_03-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja ampliado, colocadas uma Tenda e uma retroescavadeira a disposição no Cemitério Municipal São José na cidade de Caçu/GO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_no_04-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_no_04-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a designação de um servidor auxiliar administrativo para trabalhar no Conselho Tutelar.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_05-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_05-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de placas indicativas no Cemitério Municipal São José</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_no_06-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_no_06-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de mão-de-obra complementar no combate ao mosquito aedes aegypti</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_no_07-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_no_07-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita equipe com suporte necessário, diariamente, para retirada dos entulhos residenciais.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/806/requerimento_no_08-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/806/requerimento_no_08-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de sarjeta na Rua Padre Brom, Quadra 19, em frente a Praça do Triângulo.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_09-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_09-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de Wi-Fi livre e gratuita na Praça Izonel Carneiro Guimarães da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/816/requerimento_no_10-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/816/requerimento_no_10-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Capela de Última Homenagem na entrada do Cemitério Municipal São José.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/817/requerimento_no_11-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/817/requerimento_no_11-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o pagamento em atraso das equipes de Home Care de nossa cidade.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_12-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_12-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a roçagem da área da Garagem da Prefeitura de nossa cidade, a fim de minimizar o aparecimento de insetos e mosquitos transmissores de doenças.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_13-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_13-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a roçagem dos terrenos baldios e limpeza dos canos dos radiers do Loteamento Vale do Sol II, que se encontram cheios de água parada.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/820/requerimento_no_14-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/820/requerimento_no_14-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de redutores de velocidade (quebra-molas) e a pintura de faixas de pedestres, com sinalização adequada, nas ruas que especifica.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/821/requerimento_no_15-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/821/requerimento_no_15-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas lixeiras seletivas na Praça Izonel Carneiro Guimarães da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_no_16-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_no_16-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a arborização das Ruas, Praças e Espaços Públicos do Município.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/823/requerimento_no_17-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/823/requerimento_no_17-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas lixeiras seletivas nas Praças Públicas de nossa cidade.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/824/requerimento_no_18-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/824/requerimento_no_18-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita auxilio financeiro para o Dispensário Espírita Adolpho Bezerra de Menezes conforme especifica.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1218/requerimento_no_19-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1218/requerimento_no_19-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de equipamentos de uma academia ao ar livre, para a prática de exercícios físicos,  na Praça Izonel Carneiro Guimarães da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1219/requerimento_no_20-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1219/requerimento_no_20-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a utilização de drone com profissional, para vistoriar imóveis em nossa cidade. (objetivo de detectar espaços com possíveis criadouros do mosquito da dengue).</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_no_21-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_no_21-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de redutor de velocidade (quebra-molas) na Rua Frederico Souza Lima, no Setor Água Fria.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/930/requerimento_no_22-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/930/requerimento_no_22-2020_-.pdf</t>
   </si>
   <si>
     <t>Requer substituição da cobertura por Tenda por cobertura em Estrutura Metálica na Feira Coberta de Caçu.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_no_23-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_no_23-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o pagamento em atraso da empresa Prestacional, que presta serviços de limpeza em nosso município.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_no_25-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_no_25-2020_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Rua José Junqueira de Almeida, esquina com Av. Clarice Machado Guimarães</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_33-2020_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_33-2020_-.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISTRIBUIÇÃO DE KITS DE MERENDA ESCOLAR PARA OS ALUNOS DAS ESCOLAS MUNICIPAIS E ESTADUAIS DA CIDADE DE CAÇU.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>BCC</t>
   </si>
   <si>
     <t>Balanço das Contas de Governo do Município de Caçu</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2991/balanco_das_contas_de_2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2991/balanco_das_contas_de_2015.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio - PP Nº 00722/2019 - Tribunal Pleno _x000D_
 Parecer Prévio das contas de governo do ano de 2015.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2992/balanco_das_contas_de_2016.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2992/balanco_das_contas_de_2016.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio das Contas de Governo do ano de 2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1420,67 +1420,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_01-2019_-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_02-2019_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_03-2019_-_ver._luiz_carlos-17.01_-_disponibilizar_para_a_populacao_um_guia_de_saude_publica_informando_sobre_os_servicos_oferecidos_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_04-2019_-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_05-2019_-_ver._luiz_carlos-17.01_-_construcao_de_quebra-molas_na_av._sebastiao_da_silveira_no_vale_do_sol_ii_prox._a_escola_jose_de_assis_e_no_bar_do_simao..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/807/pdl_no_01-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/808/pdl_no_02-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/809/pdl_no_03-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/810/pdl_no_04-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/811/pdl_no_05-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1372/pdl_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1373/pdl_no_08-2020_-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1520/pdl_no_09-2020_-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1524/pdl_no_10-2020_-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/740/pl_no_01-2020_-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/794/pl_no_02-2020_-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/795/pl_no_03-2020_-.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/799/pl_no_04-2020_-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/800/pl_no_05-2020_-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/803/pl_no_06-2020_-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/814/pl_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/826/pl_no_08-2020_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/853/pl_no_09-2020_-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/924/pl_no_10-2020_-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/937/pl_no_11-2020_-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/938/pl_no_12-2020_-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/941/pl_no_13-2020_-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1000/pl_no_14-2020_-.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1001/pl_no_15-2020_-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1002/pl_no_16-2020_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1073/pl_no_17-2020_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1216/pl_no_18-2020_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_no_20-2020_-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_no_21-2020_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1241/pl_no_22-2020_-_04.06_-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1245/pl_no_23-2020_-_04.06_-_anexos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1246/pl_no_24-2020_-_10.06_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1248/pl_no_25-2020_-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1249/pl_no_26-2020_-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1250/pl_no_27-2020_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1251/pl_no_28-2020_-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1252/pl_no_29-2020-_anexo_pmsb_cacu_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1253/pl_no_30-2020_-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1255/pl_no_31-2020_-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1256/pl_no_32-2020_-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1260/pl_no_33-2020_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_no_34-2020_-_dispoe_sobre_a_revogacao_da_lei_no_2353-2020..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1267/pl_no_35-2020_-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1268/pl_no_36-2020_-.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1269/pl_no_37-2020_-.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1262/pl_no_39-2020_-.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1263/pl_no_40-2020_-.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1264/pl_no_41-2020_-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_no_42-2020_-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1270/pl_no_43-2020_-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1271/pl_no_44-2020_-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_no_46-2020_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_no_47-2020_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1523/pl_no_48-2020_-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/825/pr_no_01-2020_-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/927/pr_no_02-2020_-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1254/pr_no_03-2020_-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1521/pr_no_04-2020_-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_no_01-2020_-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_no_02-2020_-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/798/requerimento_no_03-2020_-.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_no_04-2020_-.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_05-2020_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_no_06-2020_-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/806/requerimento_no_08-2020_-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_09-2020_-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/816/requerimento_no_10-2020_-.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/817/requerimento_no_11-2020_-.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_12-2020_-.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_13-2020_-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/820/requerimento_no_14-2020_-.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/821/requerimento_no_15-2020_-.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_no_16-2020_-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/823/requerimento_no_17-2020_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/824/requerimento_no_18-2020_-.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1218/requerimento_no_19-2020_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1219/requerimento_no_20-2020_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_no_21-2020_-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/930/requerimento_no_22-2020_-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_no_23-2020_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_no_25-2020_-.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_33-2020_-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2991/balanco_das_contas_de_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2992/balanco_das_contas_de_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_01-2019_-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/742/indicacao_no_02-2019_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_03-2019_-_ver._luiz_carlos-17.01_-_disponibilizar_para_a_populacao_um_guia_de_saude_publica_informando_sobre_os_servicos_oferecidos_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_04-2019_-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_05-2019_-_ver._luiz_carlos-17.01_-_construcao_de_quebra-molas_na_av._sebastiao_da_silveira_no_vale_do_sol_ii_prox._a_escola_jose_de_assis_e_no_bar_do_simao..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/807/pdl_no_01-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/808/pdl_no_02-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/809/pdl_no_03-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/810/pdl_no_04-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/811/pdl_no_05-2020_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1372/pdl_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1373/pdl_no_08-2020_-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1520/pdl_no_09-2020_-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1524/pdl_no_10-2020_-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/740/pl_no_01-2020_-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/794/pl_no_02-2020_-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/795/pl_no_03-2020_-.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/799/pl_no_04-2020_-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/800/pl_no_05-2020_-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/803/pl_no_06-2020_-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/814/pl_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/826/pl_no_08-2020_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/853/pl_no_09-2020_-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/924/pl_no_10-2020_-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/937/pl_no_11-2020_-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/938/pl_no_12-2020_-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/941/pl_no_13-2020_-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1000/pl_no_14-2020_-.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1001/pl_no_15-2020_-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1002/pl_no_16-2020_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1073/pl_no_17-2020_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1216/pl_no_18-2020_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_no_20-2020_-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_no_21-2020_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1241/pl_no_22-2020_-_04.06_-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1245/pl_no_23-2020_-_04.06_-_anexos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1246/pl_no_24-2020_-_10.06_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1248/pl_no_25-2020_-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1249/pl_no_26-2020_-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1250/pl_no_27-2020_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1251/pl_no_28-2020_-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1252/pl_no_29-2020-_anexo_pmsb_cacu_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1253/pl_no_30-2020_-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1255/pl_no_31-2020_-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1256/pl_no_32-2020_-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1260/pl_no_33-2020_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_no_34-2020_-_dispoe_sobre_a_revogacao_da_lei_no_2353-2020..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1267/pl_no_35-2020_-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1268/pl_no_36-2020_-.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1269/pl_no_37-2020_-.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1261/projeto_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1262/pl_no_39-2020_-.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1263/pl_no_40-2020_-.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1264/pl_no_41-2020_-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_no_42-2020_-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1270/pl_no_43-2020_-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1271/pl_no_44-2020_-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_no_46-2020_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_no_47-2020_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1523/pl_no_48-2020_-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/825/pr_no_01-2020_-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/927/pr_no_02-2020_-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1254/pr_no_03-2020_-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1521/pr_no_04-2020_-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_no_01-2020_-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_no_02-2020_-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/798/requerimento_no_03-2020_-.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_no_04-2020_-.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1217/requerimento_no_05-2020_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_no_06-2020_-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/806/requerimento_no_08-2020_-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_09-2020_-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/816/requerimento_no_10-2020_-.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/817/requerimento_no_11-2020_-.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_12-2020_-.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_13-2020_-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/820/requerimento_no_14-2020_-.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/821/requerimento_no_15-2020_-.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_no_16-2020_-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/823/requerimento_no_17-2020_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/824/requerimento_no_18-2020_-.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1218/requerimento_no_19-2020_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1219/requerimento_no_20-2020_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_no_21-2020_-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/930/requerimento_no_22-2020_-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_no_23-2020_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_no_25-2020_-.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/1335/requerimento_no_33-2020_-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2991/balanco_das_contas_de_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2020/2992/balanco_das_contas_de_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="231.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>