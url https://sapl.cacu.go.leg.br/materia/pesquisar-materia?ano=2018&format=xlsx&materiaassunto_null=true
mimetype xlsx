--- v0 (2026-02-19)
+++ v1 (2026-04-25)
@@ -54,1521 +54,1521 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JUNINHO, AENE MARTINS, ANDRÉ BESSA, PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/418/pdl_no_01-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/418/pdl_no_01-2018_-_.pdf</t>
   </si>
   <si>
     <t>Reprova o Balanço Geral da Prefeitura Municipal de Caçu referente ao exercício de 2013.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JUNINHO, AENE MARTINS, ANDRÉ BESSA, PEDRO VIEIRA, RAFAEL GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/419/pdl_no_02-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/419/pdl_no_02-2018_-_.pdf</t>
   </si>
   <si>
     <t>Reprova o Balanço Geral da Prefeitura Municipal de Caçu referente ao exercício de 2014.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/503/plc_no_01-2018_-_of._msg._002_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/503/plc_no_01-2018_-_of._msg._002_.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/504/plc_no_02-2018_-_of._msg._018_23.04_-_converte_cargo_em_comissao_de_coordenador_de_inclusao_social..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/504/plc_no_02-2018_-_of._msg._018_23.04_-_converte_cargo_em_comissao_de_coordenador_de_inclusao_social..pdf</t>
   </si>
   <si>
     <t>Converte cargo em Comissão de Coordenador de Inclusão Social, incluído na lei municipal n° 956/1993, pela lei municipal n° 1780/2012, em cargo de caráter temporário denominado Monitor de Inclusão Social, para atender a demanda temporária da Secretaria de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/505/plc_no_02-2018_-_of._msg._018_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/505/plc_no_02-2018_-_of._msg._018_.pdf</t>
   </si>
   <si>
     <t>Cria cargo de caráter temporário denominado 'Intérprete da Língua Brasileira de Sinais - LIBRAS'. para atender a demanda temporária da secretaria de educação, e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/506/plc_no_04-2018_-_of._msg._044_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/506/plc_no_04-2018_-_of._msg._044_.pdf</t>
   </si>
   <si>
     <t>Cria cargos de caráter temporário para atendimento de ações da Secretaria de Ação e Promoção Social, e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/507/plc_no_05-2018_-_of._msg._047_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/507/plc_no_05-2018_-_of._msg._047_.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/508/plc_no_06-2018_-_of._msg._048_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/508/plc_no_06-2018_-_of._msg._048_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das alterações introduzidas no Plano Municipal de Educação e dá outras providências</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/509/plc_no_07-2018_-_of._msg._050_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/509/plc_no_07-2018_-_of._msg._050_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação da Taxa de Vigilância Sanitária.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/510/plc_08.2018.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/510/plc_08.2018.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº 02/2018, que cria cargos de caráter temporário para atendimento de ações da Secretaria de Ação e Promoção Social e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/422/pl_no_01-2018_-_of._msg._001_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/422/pl_no_01-2018_-_of._msg._001_.pdf</t>
   </si>
   <si>
     <t>Concede recomposição de salário aos Servidores Públicos dos Poderes Executivo e Legislativo do Município de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/423/pl_no_02-2018_-_of._msg._003_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/423/pl_no_02-2018_-_of._msg._003_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à Associação Comercial e Industrial de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/424/pl_no_03-2018_-_of._msg._004_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/424/pl_no_03-2018_-_of._msg._004_.pdf</t>
   </si>
   <si>
     <t>Autoriza investimento para aquisição de ponte de estrutura metálica, reconhece como caso de emergência, prevista no art. 24 inciso IV da Lei nº 8666 de 21 de junho de 1993 e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/425/pl_no_04-2018_-_of._msg._005_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/425/pl_no_04-2018_-_of._msg._005_.pdf</t>
   </si>
   <si>
     <t>Acresce o número de vagas dos cargos criados pelas Leis Municipais nºs 1301 de 02 de abril de 2002 e 1948 de 15 de outubro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/426/pl_no_05-2018_-_of._msg._006_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/426/pl_no_05-2018_-_of._msg._006_.pdf</t>
   </si>
   <si>
     <t>Institui mão de tráfego único na Rua José Reinaldo Vieira e Rua Paula e Silva na cidade de Caçu/Go , e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_06-2018_-_of._msg._007_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_06-2018_-_of._msg._007_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/428/pl_no_07-2018_-_of._msg._008_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/428/pl_no_07-2018_-_of._msg._008_.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a firmar Termo de Parceria com Conselho da Comunidade da Comarca de Cachoeira Alta/GO e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/429/pl_no_08-2018_-_of._msg._009_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/429/pl_no_08-2018_-_of._msg._009_.pdf</t>
   </si>
   <si>
     <t>Cria cargos de caráter temporário para atendimento de ações da Secretaria de Ação e Promoção Social, e dá outras providências .</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/430/pl_no_09-2018_-_of._msg._010_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/430/pl_no_09-2018_-_of._msg._010_.pdf</t>
   </si>
   <si>
     <t>Fixa valor para pagamento de obrigações de pequeno valor/RPV, decorrente de decisões judiciais, nos termos do Art.100, parágrafos 3° e 4° da constituição federal.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/431/pl_no_10-2018_-_of._msg._011_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/431/pl_no_10-2018_-_of._msg._011_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação e denominação do Centro de Atendimento ao Produtor Rural do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/432/pl_no_11-2018_-_of._msg._012_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/432/pl_no_11-2018_-_of._msg._012_.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Caçu a pagar contribuições a entidades associativas de interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GERZIEL VIEIRA, RAFAEL GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/433/pl_no_12-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/433/pl_no_12-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixação da remuneração do Cargo de Assessor de Imprensa criado pela Resolução nº 03/18, de 12 de março de 2018.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ANDRÉ BESSA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/434/pl_no_13-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/434/pl_no_13-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes na cidade de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/435/pl_no_14-2018_-_of._msg._013_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/435/pl_no_14-2018_-_of._msg._013_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação Caçu Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/436/pl_no_15-2018_-_of._msg._014_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/436/pl_no_15-2018_-_of._msg._014_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo. 7º da Lei Municipal nº 2122/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/437/pl_no_16-2018_-_of._msg._015_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/437/pl_no_16-2018_-_of._msg._015_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a desafetação e a fazer cessão de uso de bem imóvel público, à empresa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/438/pl_no_17-2018_-_of._msg._016_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/438/pl_no_17-2018_-_of._msg._016_.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II (Tabela da Categoria Funcional Administrativo), do Artigo. 4º da Lei Municipal nº 1301 de 02 de abril de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_18-2018_-_of._msg._017_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_18-2018_-_of._msg._017_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/440/pl_no_20-2018_-_of._msg._019_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/440/pl_no_20-2018_-_of._msg._019_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à APAE de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/441/pl_no_21-2018_-_of._msg._020_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/441/pl_no_21-2018_-_of._msg._020_.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Municipal de Inspeção de Produtos de Origem Animal e Vegetal e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/442/pl_no_22-2018_-_of._msg._023_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/442/pl_no_22-2018_-_of._msg._023_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira aos romeiros da cidade de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/443/pl_no_23-2018_-_of._msg._024_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/443/pl_no_23-2018_-_of._msg._024_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Paróquia Sagrado Coração de Jesus e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/444/pl_no_24-2018_-_of._msg._025_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/444/pl_no_24-2018_-_of._msg._025_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira a Igreja Presbiteriana de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_25-2018_-_of._msg._026_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_25-2018_-_of._msg._026_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Centro Espírita Joana D'arc'' e dá outras providências..</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_26-2018_-_of._msg._021_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_26-2018_-_of._msg._021_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira a Associação Arraial dos Amigos de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_27-2018_-_of._msg._022_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_27-2018_-_of._msg._022_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à Associação Comercial e Industrial de Caçu de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_28-2018_-_of._msg._027_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_28-2018_-_of._msg._027_.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/449/pl_no_29-2018_-_of._msg._028_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/449/pl_no_29-2018_-_of._msg._028_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com o BANCO DO BRASIL S.A e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_30-2018_-_of._msg._029_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_30-2018_-_of._msg._029_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Igreja Evangélica Avivamento Bíblico e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_31-2018_-_of._msg._030_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_31-2018_-_of._msg._030_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Igreja Evangélica Missionária Só o Senhor é Deus e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/452/pl_no_32-2018_-_of._msg._031_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/452/pl_no_32-2018_-_of._msg._031_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à instituição filantrópica religiosa CASSEM CAÇU SEMEANDO MISSÕES e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/453/pl_no_33-2018_-_of._msg._032_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/453/pl_no_33-2018_-_of._msg._032_.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/454/pl_no_34-2018_-_of._msg._033_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/454/pl_no_34-2018_-_of._msg._033_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo. 7º, da Lei Municipal nº 2122/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>RAFAEL GUIMARÃES, EDIVALDO FERNANDES, GERZIEL VIEIRA, JUNINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/455/pl_no_35-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/455/pl_no_35-2018_-_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1171/98 de 18 de novembro de 1998 e dá outras providências..</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/457/pl_no_36-2018_-_of._msg._034_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/457/pl_no_36-2018_-_of._msg._034_.pdf</t>
   </si>
   <si>
     <t>Acresce disposições da Lei Municipal n° 2089-2017, de 21 de junho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/458/pl_no_37-2018_-_of._msg._035_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/458/pl_no_37-2018_-_of._msg._035_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2153/18, de 25 de junho de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/463/pl_no_38-2018_-_of._msg._036_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/463/pl_no_38-2018_-_of._msg._036_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à Associação Arraial dos Amigos de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/464/pl_no_39-2018_-_of._msg._037_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/464/pl_no_39-2018_-_of._msg._037_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Sindicato Rural de Caçu, e a realizar o transporte de visitantes do centro e entorno do perímetro urbano da cidade Caçu ao parque de exposição, bem como autorização de uso de bem imóvel, maquinários e cessão de servidores, para a realização do evento EXPOCAÇU 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/465/pl_no_40-2018_-_of._msg._038_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/465/pl_no_40-2018_-_of._msg._038_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação e denominação do Centro Municipal de Educação Infantil no Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/467/pl_no_41-2018_-_of._msg._039_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/467/pl_no_41-2018_-_of._msg._039_.pdf</t>
   </si>
   <si>
     <t>Altera ao artigo. 14 da Lei Municipal. nº 1373/03, de 29 de dezembro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/468/pl_no_42-2018_-_of._msg._040_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/468/pl_no_42-2018_-_of._msg._040_.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal. nº 1301, de 02 de abril de 2002, e respectivas alterações, e dá outras providências .</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/469/pl_no_43-2018_-_of._msg._041_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/469/pl_no_43-2018_-_of._msg._041_.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com Instituto de Assistência dos Servidores Públicos IPASGO para fins de assistência a saúde e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/470/pl_no_44-2018_-_of._msg._042_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/470/pl_no_44-2018_-_of._msg._042_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alíquota patronal de contribuição previdenciária e o financiamento do déficit atuarial.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/471/pl_no_46-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/471/pl_no_46-2018_-_.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/472/pl_no_48-2018_-_of._msg._046_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/472/pl_no_48-2018_-_of._msg._046_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2116/2017 que dispõe sobre o plano plurianual para o período de 2018/2021.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/473/pl_no_49-2018_-_of._msg._045_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/473/pl_no_49-2018_-_of._msg._045_.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesa do município para o exercício de 2019.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/474/pl_no_50-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/474/pl_no_50-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação, autorização de uso, permissão de uso, concessão de uso, concessão de direito real de uso, cessão de uso, dação em pagamento, reserva, pré-reserva e permuta de bens imóveis públicos no município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/475/pl_no_51-2018_-_of._msg._051_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/475/pl_no_51-2018_-_of._msg._051_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Igreja Presbiteriana de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/476/pl_no_52-2018_-_of._msg._052_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/476/pl_no_52-2018_-_of._msg._052_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Sindicato dos Trabalhadores Rurais de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/477/pl_no_53-2018_-_of._msg._053_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/477/pl_no_53-2018_-_of._msg._053_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Grêmio Desportivo Caçuense e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/478/pl_no_54-2018_-_of._msg._054_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/478/pl_no_54-2018_-_of._msg._054_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Ponto de Táxi.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/479/pl_no_55-2018_-_of._msg._055_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/479/pl_no_55-2018_-_of._msg._055_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para isenção de multa e parcelamento dos débitos vencidos junto ao município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/480/pl_no_56-2018_-_of._msg._056_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/480/pl_no_56-2018_-_of._msg._056_.pdf</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/482/pl_no_57-2018_-_of._msg._057_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/482/pl_no_57-2018_-_of._msg._057_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover ajuda financeira à Associação dos Produtores Rurais do Sapé e Lagoinha APRUSLAGO e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/481/pl_no_58-2018_-_of._msg._058_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/481/pl_no_58-2018_-_of._msg._058_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer contribuição financeira à Associação Comercial e Industrial de Caçu de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/483/pl_no_59-2018_-_of._msg._059_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/483/pl_no_59-2018_-_of._msg._059_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo. 7º da Lei nº 2122/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/484/pl_no_60-2018_-_of._msg._060_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/484/pl_no_60-2018_-_of._msg._060_.pdf</t>
   </si>
   <si>
     <t>Autoriza a Chefe do Poder Executivo Municipal a proceder permuta de área de propriedade do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/485/pl_no_61-2018_-_of._msg._061_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/485/pl_no_61-2018_-_of._msg._061_.pdf</t>
   </si>
   <si>
     <t>Institui programa habitacional do município de Caçu/GO, no âmbito do programa minha casa minha vida/entidades, com recursos do FDS, revoga as disposições contrárias, e dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/486/pl_no_62-2018_-_of._msg._062_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/486/pl_no_62-2018_-_of._msg._062_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Brenda Lorrana Vieira Lima, estudante de engenharia civil, única representante de Goiás para participar do XXXIX Ibero - Latin American Congress on Computacional Methods in Engineering CILAMCE 2018.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/487/pl_no_63-2018_-_of._msg._063_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/487/pl_no_63-2018_-_of._msg._063_.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Segurança Pública da cidade de Caçu e dá outras providências..</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/488/pl_no_64-2018_-_of._msg._064_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/488/pl_no_64-2018_-_of._msg._064_.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 2°e 3° do Art 2°, os incisos II, III, VII, X, do Art 4°, Art 9° e $ único do Art 11, da Lei Municipal n° 1390/04, de 14 de junho de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/491/pl_no_65-2018_-_of._msg._065_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/491/pl_no_65-2018_-_of._msg._065_.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/492/pl_no_66-2018_-_of._msg._066_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/492/pl_no_66-2018_-_of._msg._066_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira de alcance cultural e lazer e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/493/pl_no_67-2018_-_of._msg._067_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/493/pl_no_67-2018_-_of._msg._067_.pdf</t>
   </si>
   <si>
     <t>Desafeta e incorpora área de domínio público aos bens dominicais e autoriza o Poder Executivo Municipal a reverter aos proprietários anteriores o imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>JUNINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/494/pl_no_68-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/494/pl_no_68-2018_-_.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/495/pl_no_69-2018_-_of._msg._068_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/495/pl_no_69-2018_-_of._msg._068_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à ONG SOS 4 PATAS desta cidade, e dá outras providência.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/496/pl_no_70-2018_-_of._msg._069_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/496/pl_no_70-2018_-_of._msg._069_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2171/18, de 14 de novembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/497/pl_no_71-2018_-_of._msg._070_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/497/pl_no_71-2018_-_of._msg._070_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar ajuda financeira ao CEREA-Centro de Recuperação do Alcoólatra e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/498/pl_no_72-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/498/pl_no_72-2018_-_.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Professora Neida Divina de Oliveira do Conjunto Habitacional Arco Iris.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/499/pl_no_73-2018_-_of._msg._073_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/499/pl_no_73-2018_-_of._msg._073_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para receber em doação de bens móveis e imóveis constitutivos do terminal rodoviário de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/500/pl_no_74-2018_-_of._msg._072_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/500/pl_no_74-2018_-_of._msg._072_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação Caçuense de Handebol - ASCAH e dá outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/501/pl_no_75-2018_-_of._msg._074_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/501/pl_no_75-2018_-_of._msg._074_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Colégio Dr. Pedro Ludovico Teixeira e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/502/pl_no_76-2018_-_of._msg._075_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/502/pl_no_76-2018_-_of._msg._075_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover contratação de empresas comerciais e/ou industriais, prestadoras de serviços, na área administrativa, incluindo a saúde, assessoria jurídica contábil, bem assim a firmar convênios com entidades e organizações assistenciais, sem fins lucrativos, autorizar cessão, concessão, permissão e autorização de uso de bem imóvel ou bem público, termo de reserva e contrato de doação de lotes urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>GERZIEL VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/512/pr_no_01-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/512/pr_no_01-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio com a Associação Comunitária e Cultural de Caçu no exercício de 2018.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/513/pr_no_02-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/513/pr_no_02-2018_-_.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso de Vereadores e Prestadores de Serviços contratados à sede da Câmara Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>RAFAEL GUIMARÃES, GERZIEL VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/514/pr_no_03-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/514/pr_no_03-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Resolução nº 04/99 de 09 de dezembro de 1999, e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/515/pr_no_04-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/515/pr_no_04-2018_-_.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Parlamentar de Inquérito-CPI com a finalidade de investigar possíveis irregularidades apontadas no Requerimento. nº 36/2018 de 05 de novembro de 2018.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO, AENE MARTINS, ANDRÉ BESSA, EDIVALDO FERNANDES, GERZIEL VIEIRA, JUNINHO, PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/516/pr_no_05-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/516/pr_no_05-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Caçu para o ano de 2019.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/511/pls_no_01-2018_ao_pl_no_05-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/511/pls_no_01-2018_ao_pl_no_05-2018_-_.pdf</t>
   </si>
   <si>
     <t>Institui mão de tráfego único na Rua José Reinaldo Vieira na cidade de Caçu/GO, e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>GERZIEL VIEIRA, ANTÔNIO SEVERINO, EDIVALDO FERNANDES, RAFAEL GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/420/pelom_no_01-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/420/pelom_no_01-2018_-_.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso X, ao Artigo 19, da Lei Orgânica do Município de Caçu, Estado de Goiás.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/421/pelom_no_02-2018_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/421/pelom_no_02-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso VII. do Artigo. 36, da Lei Orgânica do Município de Caçu, Estado de Goiás.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_no_01-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_no_01-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Fisioterapeutas para atuarem na Unidade de Saúde da nossa cidade.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_no_02-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_no_02-2018_-.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno no Setor Industrial para instalação de empresa (Milton Roque Nogueira).</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_no_03-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_no_03-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a sinalização horizontal e vertical das ruas e avenidas do Setor Santa Luzia.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_no_04-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_no_04-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de dois quebra-molas na Av. Ildefonso Carneiro, nas proximidades da Praça Ambrósia Nunes Guimarães, no Setor Arco Iris.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_no_05-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_no_05-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita conceder aumento no valor das diárias dos motorista de Poder Executivo.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ANDRÉ BESSA, AENE MARTINS, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_no_06-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_no_06-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita desmembramento e loteamento da área municipal do antigo PETI, para serem doados lotes e construído prédio do SCFV.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/</t>
+    <t>http://sapl.cacu.go.leg.br/media/</t>
   </si>
   <si>
     <t>Requer instalação de bancos e arborização na parte externa da UBS Sebastião Guimarães-Tião Dentista.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>AENE MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_no_08-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_no_08-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição e instalação de aparelho de Ar Condicionado para o CMEI Zilda Tomaz.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_no_09-2018_-_andre_bessa_e_walter_jr.-09.05_-_requer_aquisicao_de_bancos_para_serem_assentados_na_praca_da_camara_municipal..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_no_09-2018_-_andre_bessa_e_walter_jr.-09.05_-_requer_aquisicao_de_bancos_para_serem_assentados_na_praca_da_camara_municipal..pdf</t>
   </si>
   <si>
     <t>Requer aquisição de bancos para serem assentados na praça da Câmara Municipal.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_no_10-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_no_10-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita substituição de uma ponte na propriedade rural do Sr. Ivani Vaz de Almeida</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>RAFAEL GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_no_11-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_no_11-2018_-.pdf</t>
   </si>
   <si>
     <t>Requer à Chefe do Executivo providências no sentido de se promover aquisição de área para implantação de Projeto Habitacional de moradia popular...</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_no_12-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_no_12-2018_-.pdf</t>
   </si>
   <si>
     <t>Requer seja implantada coleta seletiva de resíduos sólidos, reciclagem do lixo e fomento na formação de cooperativa de catadores no município de Caçu.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_no_13-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_no_13-2018_-.pdf</t>
   </si>
   <si>
     <t>Requer seja firmado convênio com a ALESG-Academia de Letras do Extremo Sudoeste de Goiás.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_no_14-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_no_14-2018_-.pdf</t>
   </si>
   <si>
     <t>Requer inclusão do Sr. João Batista Rezende, portador de Síndrome de Down, no Ranking Brasil, como mais idoso.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_no_15-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_no_15-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas em frente a todas escolas do município, com a devida sinalização.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_no_16-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_no_16-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Rua Paulo e Silva, no Setor Arco Iris, nas proximidades da Rádio Regional AM.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_no_17-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_no_17-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Rua Paulo e Silva, nas proximidades da esq. da Rua José Manoel de Castro.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_no_18-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_no_18-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita que o município faça estudos com o objetivo de instalar placas de energia solar em prédios públicos de nossa cidade.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_no_19-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_no_19-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a celebração de convênio com a Fundação Pio XII - Hospital de Câncer de Barretos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_no_20-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_no_20-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um prédio para instalação da Farmácia Popular de nosso município.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_no_21-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_no_21-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído campos society em todos os bairros de nossa cidade.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_no_22-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_no_22-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita contribuição financeira para o Grêmio Desportivo Caçuense, a fim de que seja gramado o seu campo de futebol.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_no_23-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_no_23-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita reforma completa nas instalações do Prédio da antiga sede da Prefeitura.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_no_24-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_no_24-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Rua José Junqueira de Almeida, nas proximidades do Cartório Eleitoral, no Setor São Paulo.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_no_25-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_no_25-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e ampliação da iluminação do Cemitério Municipal, e também a conservação e continuação da construção de calçadas no Cemitério.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_no_26-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_no_26-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo contribuição financeira ao Caçu Esporte Clube para construção do Estádio.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_no_27-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_no_27-2018_-.pdf</t>
   </si>
   <si>
     <t>(Rafael-13.09) - Solicita ao Poder Executivo celebração de convênio com a Associação Arraial dos Amigos.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_no_28-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_no_28-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de abrigo, com bancos e cobertura, no ponto de ônibus dos Universitários na Praça Bianor Vicente.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_no_29-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_no_29-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a fundação de uma Corporação de Bombeiros Civis para atuar em nosso município.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_no_30-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_no_30-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de três aparelhos de Ar-Condicionado para a Unidade Básica de Saúde-UBS Sebastião Vieira Neto-LOLA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_no_31-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_no_31-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçadas nas ruas pavimentadas do Setor Vale do Sol II.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>EDIVALDO FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_no_32-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_no_32-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de lixeiras comunitárias nas entradas das rodovias que dão acesso a nossa cidade, para acondicionar e coletar os resíduos sólidos originários da zona rural.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_no_33-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_no_33-2018_-.pdf</t>
   </si>
   <si>
     <t>Requer incentivo e ajuda financeira aos peões de boiadeiro que representam nosso município.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_no_34-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_no_34-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Av. Ildefonso Carneiro, nas proximidades da Aliança Calçados e Confecções.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_no_35-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_no_35-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas em ruas de nossa cidade que especifica.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>RAFAEL GUIMARÃES, ANTÔNIO SEVERINO, GERZIEL VIEIRA, JUNINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_no_36-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_no_36-2018_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Comissão Parlamentar de Inquérito-CPI.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/126/requerimento_no_37-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/126/requerimento_no_37-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de boca de lobo na Rua Manoel Franco, em frente aos portões do antigo PETI.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_no_38-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_no_38-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de calçadas na Rua Vicente Soares, nas proximidades do Colégio Estadual Dr. Pedro Ludovico Teixeira.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_39-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_39-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de calçadas no final da Rua Coronel Manoel Inácio.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>AENE MARTINS, WALTER JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_40-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_40-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita construção de rotatória no encontro da Av. Clarice Machado com a Rua Olinto Vicente.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_no_41-2018_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_no_41-2018_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a recuperação da nascente de água que localiza-se às margens da Av. Ildefonso Carneiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1875,68 +1875,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/418/pdl_no_01-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/419/pdl_no_02-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/503/plc_no_01-2018_-_of._msg._002_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/504/plc_no_02-2018_-_of._msg._018_23.04_-_converte_cargo_em_comissao_de_coordenador_de_inclusao_social..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/505/plc_no_02-2018_-_of._msg._018_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/506/plc_no_04-2018_-_of._msg._044_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/507/plc_no_05-2018_-_of._msg._047_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/508/plc_no_06-2018_-_of._msg._048_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/509/plc_no_07-2018_-_of._msg._050_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/510/plc_08.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/422/pl_no_01-2018_-_of._msg._001_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/423/pl_no_02-2018_-_of._msg._003_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/424/pl_no_03-2018_-_of._msg._004_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/425/pl_no_04-2018_-_of._msg._005_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/426/pl_no_05-2018_-_of._msg._006_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_06-2018_-_of._msg._007_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/428/pl_no_07-2018_-_of._msg._008_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/429/pl_no_08-2018_-_of._msg._009_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/430/pl_no_09-2018_-_of._msg._010_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/431/pl_no_10-2018_-_of._msg._011_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/432/pl_no_11-2018_-_of._msg._012_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/433/pl_no_12-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/434/pl_no_13-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/435/pl_no_14-2018_-_of._msg._013_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/436/pl_no_15-2018_-_of._msg._014_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/437/pl_no_16-2018_-_of._msg._015_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/438/pl_no_17-2018_-_of._msg._016_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_18-2018_-_of._msg._017_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/440/pl_no_20-2018_-_of._msg._019_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/441/pl_no_21-2018_-_of._msg._020_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/442/pl_no_22-2018_-_of._msg._023_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/443/pl_no_23-2018_-_of._msg._024_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/444/pl_no_24-2018_-_of._msg._025_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_25-2018_-_of._msg._026_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_26-2018_-_of._msg._021_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_27-2018_-_of._msg._022_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_28-2018_-_of._msg._027_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/449/pl_no_29-2018_-_of._msg._028_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_30-2018_-_of._msg._029_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_31-2018_-_of._msg._030_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/452/pl_no_32-2018_-_of._msg._031_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/453/pl_no_33-2018_-_of._msg._032_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/454/pl_no_34-2018_-_of._msg._033_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/455/pl_no_35-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/457/pl_no_36-2018_-_of._msg._034_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/458/pl_no_37-2018_-_of._msg._035_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/463/pl_no_38-2018_-_of._msg._036_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/464/pl_no_39-2018_-_of._msg._037_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/465/pl_no_40-2018_-_of._msg._038_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/467/pl_no_41-2018_-_of._msg._039_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/468/pl_no_42-2018_-_of._msg._040_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/469/pl_no_43-2018_-_of._msg._041_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/470/pl_no_44-2018_-_of._msg._042_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/471/pl_no_46-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/472/pl_no_48-2018_-_of._msg._046_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/473/pl_no_49-2018_-_of._msg._045_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/474/pl_no_50-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/475/pl_no_51-2018_-_of._msg._051_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/476/pl_no_52-2018_-_of._msg._052_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/477/pl_no_53-2018_-_of._msg._053_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/478/pl_no_54-2018_-_of._msg._054_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/479/pl_no_55-2018_-_of._msg._055_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/480/pl_no_56-2018_-_of._msg._056_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/482/pl_no_57-2018_-_of._msg._057_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/481/pl_no_58-2018_-_of._msg._058_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/483/pl_no_59-2018_-_of._msg._059_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/484/pl_no_60-2018_-_of._msg._060_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/485/pl_no_61-2018_-_of._msg._061_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/486/pl_no_62-2018_-_of._msg._062_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/487/pl_no_63-2018_-_of._msg._063_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/488/pl_no_64-2018_-_of._msg._064_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/491/pl_no_65-2018_-_of._msg._065_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/492/pl_no_66-2018_-_of._msg._066_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/493/pl_no_67-2018_-_of._msg._067_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/494/pl_no_68-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/495/pl_no_69-2018_-_of._msg._068_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/496/pl_no_70-2018_-_of._msg._069_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/497/pl_no_71-2018_-_of._msg._070_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/498/pl_no_72-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/499/pl_no_73-2018_-_of._msg._073_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/500/pl_no_74-2018_-_of._msg._072_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/501/pl_no_75-2018_-_of._msg._074_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/502/pl_no_76-2018_-_of._msg._075_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/512/pr_no_01-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/513/pr_no_02-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/514/pr_no_03-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/515/pr_no_04-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/516/pr_no_05-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/511/pls_no_01-2018_ao_pl_no_05-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/420/pelom_no_01-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/421/pelom_no_02-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_no_01-2018_-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_no_02-2018_-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_no_03-2018_-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_no_04-2018_-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_no_05-2018_-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_no_06-2018_-.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_no_08-2018_-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_no_09-2018_-_andre_bessa_e_walter_jr.-09.05_-_requer_aquisicao_de_bancos_para_serem_assentados_na_praca_da_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_no_10-2018_-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_no_11-2018_-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_no_12-2018_-.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_no_13-2018_-.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_no_14-2018_-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_no_15-2018_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_no_16-2018_-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_no_17-2018_-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_no_18-2018_-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_no_19-2018_-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_no_20-2018_-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_no_21-2018_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_no_22-2018_-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_no_23-2018_-.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_no_24-2018_-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_no_25-2018_-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_no_26-2018_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_no_27-2018_-.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_no_28-2018_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_no_29-2018_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_no_30-2018_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_no_31-2018_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_no_32-2018_-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_no_33-2018_-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_no_34-2018_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_no_35-2018_-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_no_36-2018_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/126/requerimento_no_37-2018_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_no_38-2018_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_39-2018_-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_40-2018_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_no_41-2018_-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/418/pdl_no_01-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/419/pdl_no_02-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/503/plc_no_01-2018_-_of._msg._002_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/504/plc_no_02-2018_-_of._msg._018_23.04_-_converte_cargo_em_comissao_de_coordenador_de_inclusao_social..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/505/plc_no_02-2018_-_of._msg._018_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/506/plc_no_04-2018_-_of._msg._044_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/507/plc_no_05-2018_-_of._msg._047_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/508/plc_no_06-2018_-_of._msg._048_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/509/plc_no_07-2018_-_of._msg._050_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/510/plc_08.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/422/pl_no_01-2018_-_of._msg._001_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/423/pl_no_02-2018_-_of._msg._003_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/424/pl_no_03-2018_-_of._msg._004_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/425/pl_no_04-2018_-_of._msg._005_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/426/pl_no_05-2018_-_of._msg._006_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_06-2018_-_of._msg._007_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/428/pl_no_07-2018_-_of._msg._008_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/429/pl_no_08-2018_-_of._msg._009_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/430/pl_no_09-2018_-_of._msg._010_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/431/pl_no_10-2018_-_of._msg._011_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/432/pl_no_11-2018_-_of._msg._012_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/433/pl_no_12-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/434/pl_no_13-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/435/pl_no_14-2018_-_of._msg._013_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/436/pl_no_15-2018_-_of._msg._014_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/437/pl_no_16-2018_-_of._msg._015_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/438/pl_no_17-2018_-_of._msg._016_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_18-2018_-_of._msg._017_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/440/pl_no_20-2018_-_of._msg._019_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/441/pl_no_21-2018_-_of._msg._020_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/442/pl_no_22-2018_-_of._msg._023_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/443/pl_no_23-2018_-_of._msg._024_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/444/pl_no_24-2018_-_of._msg._025_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_25-2018_-_of._msg._026_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_26-2018_-_of._msg._021_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_27-2018_-_of._msg._022_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_28-2018_-_of._msg._027_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/449/pl_no_29-2018_-_of._msg._028_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_30-2018_-_of._msg._029_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_31-2018_-_of._msg._030_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/452/pl_no_32-2018_-_of._msg._031_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/453/pl_no_33-2018_-_of._msg._032_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/454/pl_no_34-2018_-_of._msg._033_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/455/pl_no_35-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/457/pl_no_36-2018_-_of._msg._034_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/458/pl_no_37-2018_-_of._msg._035_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/463/pl_no_38-2018_-_of._msg._036_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/464/pl_no_39-2018_-_of._msg._037_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/465/pl_no_40-2018_-_of._msg._038_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/467/pl_no_41-2018_-_of._msg._039_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/468/pl_no_42-2018_-_of._msg._040_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/469/pl_no_43-2018_-_of._msg._041_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/470/pl_no_44-2018_-_of._msg._042_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/471/pl_no_46-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/472/pl_no_48-2018_-_of._msg._046_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/473/pl_no_49-2018_-_of._msg._045_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/474/pl_no_50-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/475/pl_no_51-2018_-_of._msg._051_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/476/pl_no_52-2018_-_of._msg._052_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/477/pl_no_53-2018_-_of._msg._053_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/478/pl_no_54-2018_-_of._msg._054_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/479/pl_no_55-2018_-_of._msg._055_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/480/pl_no_56-2018_-_of._msg._056_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/482/pl_no_57-2018_-_of._msg._057_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/481/pl_no_58-2018_-_of._msg._058_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/483/pl_no_59-2018_-_of._msg._059_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/484/pl_no_60-2018_-_of._msg._060_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/485/pl_no_61-2018_-_of._msg._061_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/486/pl_no_62-2018_-_of._msg._062_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/487/pl_no_63-2018_-_of._msg._063_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/488/pl_no_64-2018_-_of._msg._064_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/491/pl_no_65-2018_-_of._msg._065_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/492/pl_no_66-2018_-_of._msg._066_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/493/pl_no_67-2018_-_of._msg._067_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/494/pl_no_68-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/495/pl_no_69-2018_-_of._msg._068_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/496/pl_no_70-2018_-_of._msg._069_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/497/pl_no_71-2018_-_of._msg._070_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/498/pl_no_72-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/499/pl_no_73-2018_-_of._msg._073_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/500/pl_no_74-2018_-_of._msg._072_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/501/pl_no_75-2018_-_of._msg._074_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/502/pl_no_76-2018_-_of._msg._075_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/512/pr_no_01-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/513/pr_no_02-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/514/pr_no_03-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/515/pr_no_04-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/516/pr_no_05-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/511/pls_no_01-2018_ao_pl_no_05-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/420/pelom_no_01-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/421/pelom_no_02-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_no_01-2018_-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_no_02-2018_-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_no_03-2018_-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_no_04-2018_-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_no_05-2018_-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_no_06-2018_-.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_no_08-2018_-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_no_09-2018_-_andre_bessa_e_walter_jr.-09.05_-_requer_aquisicao_de_bancos_para_serem_assentados_na_praca_da_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_no_10-2018_-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_no_11-2018_-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_no_12-2018_-.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_no_13-2018_-.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_no_14-2018_-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_no_15-2018_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_no_16-2018_-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_no_17-2018_-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_no_18-2018_-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_no_19-2018_-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_no_20-2018_-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_no_21-2018_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_no_22-2018_-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_no_23-2018_-.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_no_24-2018_-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_no_25-2018_-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_no_26-2018_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_no_27-2018_-.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_no_28-2018_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_no_29-2018_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_no_30-2018_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_no_31-2018_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_no_32-2018_-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_no_33-2018_-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_no_34-2018_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_no_35-2018_-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_no_36-2018_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/126/requerimento_no_37-2018_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_no_38-2018_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_39-2018_-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_40-2018_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_no_41-2018_-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>