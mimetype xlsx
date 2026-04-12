--- v0 (2026-02-18)
+++ v1 (2026-04-12)
@@ -54,2442 +54,2442 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>WAGNER TRINDADE, CELMA GOMES, ODÔNIO ANCELMO, ORLANDO OLIVEIRA, PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/577/pdl_no_01-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/577/pdl_no_01-2015_-_.pdf</t>
   </si>
   <si>
     <t>Aprova o Balanço Geral da Prefeitura Municipal de Caçu, referente ao Exercício de 2011.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANA CLÁUDIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/578/pdl_no_02-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/578/pdl_no_02-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Rui Alves Martins.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/579/pdl_no_03-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/579/pdl_no_03-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Maria Celestre de Queluz Freitas.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/580/pdl_no_04-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/580/pdl_no_04-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Erika Galdino Ferreira.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/581/pdl_no_05-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/581/pdl_no_05-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Divino Severino de Freitas.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/582/pdl_no_06-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/582/pdl_no_06-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Denivaldo Luiz da Silva.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/583/pdl_no_07-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/583/pdl_no_07-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Livercy Pinheiro Borges.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>LAURECI LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/584/pdl_no_08-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/584/pdl_no_08-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Daniela Cristina Magossi Moreira.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/585/pdl_no_09-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/585/pdl_no_09-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Luiz Stival.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/586/pdl_no_10-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/586/pdl_no_10-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Geovane Dias.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/575/pdl_no_11-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/575/pdl_no_11-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Rainer Eurípedes de Castro Cavalcante.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/587/pdl_no_12-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/587/pdl_no_12-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Leonardo Vilela.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/588/pdl_no_13-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/588/pdl_no_13-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Eliton de Figuerêdo Júnior.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/589/pdl_no_14-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/589/pdl_no_14-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor João Davi de Moraes.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/590/pdl_no_15-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/590/pdl_no_15-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Fernando Pereira da Silva.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/591/pdl_no_16-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/591/pdl_no_16-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Rogério Vicente Rosa.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/592/pdl_no_17-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/592/pdl_no_17-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Marcelo do Carmo Silva.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/593/pdl_no_18-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/593/pdl_no_18-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Edival Gonsalves da Silva.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/594/pdl_no_19-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/594/pdl_no_19-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Antônio Hélio Alves de Souza.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/596/pdl_no_20-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/596/pdl_no_20-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Adão Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/576/pdl_no_21-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/576/pdl_no_21-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Avenir César dos Santos.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/597/pdl_no_22-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/597/pdl_no_22-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Uilton José Amador.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/598/pdl_no_23-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/598/pdl_no_23-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Silvania Lacerda da Silva.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/599/pdl_no_24-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/599/pdl_no_24-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Nifro Hipólito da Silva.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/600/pdl_no_25-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/600/pdl_no_25-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Francinaldo Costa de Moura.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/601/pdl_no_26-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/601/pdl_no_26-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Carlos Luiz dos Santos.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/602/pdl_no_27-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/602/pdl_no_27-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Maria Madalena Guimarães.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/603/pdl_no_28-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/603/pdl_no_28-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Elza Marques Soares.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/604/pdl_no_29-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/604/pdl_no_29-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Adelson Batista Arantes.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/605/pdl_no_30-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/605/pdl_no_30-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Joaquim Rodrigues Ferreira Júnior.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/606/pdl_no_31-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/606/pdl_no_31-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Ruiter Augusto da Silva.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/607/pdl_no_32-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/607/pdl_no_32-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Cléber Moreda Galleti.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/608/pdl_no_33-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_edgard_gomes_de_morais..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/608/pdl_no_33-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_edgard_gomes_de_morais..pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Edgard Gomes de Morais.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/609/pdl_no_34-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_juliano_jose_da_silva..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/609/pdl_no_34-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_juliano_jose_da_silva..pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Juliano José da Silva.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/610/pdl_no_35-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_gilberto_de_almeida_prado..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/610/pdl_no_35-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_gilberto_de_almeida_prado..pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Gilberto de Almeida Prado.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/611/pdl_no_36-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_jose_fernandes_faria..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/611/pdl_no_36-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_jose_fernandes_faria..pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Fernandes Faria.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/612/pdl_no_37-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/612/pdl_no_37-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Adriana Oliveira Borges.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/</t>
+    <t>http://sapl.cacu.go.leg.br/media/</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Antonio Américo Coelho.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/614/pdl_no_39-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/614/pdl_no_39-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Elessandra Silva Paulino Coelho.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CELMA GOMES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/615/pdl_no_40-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/615/pdl_no_40-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Antônio Severino da Silva.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/616/pdl_no_41-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/616/pdl_no_41-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Lussandra Ferreira da Costa.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/617/pdl_no_42-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/617/pdl_no_42-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Vanessa Palazzo Borges Severino.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/618/pdl_no_43-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/618/pdl_no_43-2015_-.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Vander Luiz Bosco.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/619/pdl_no_44-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/619/pdl_no_44-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Dirinei Batista de Oliveira Bosco.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/620/pdl_no_45-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/620/pdl_no_45-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Luiz Carlos Nakasone.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/621/pdl_no_46-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/621/pdl_no_46-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Jorcelena Moreira da Silva.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/622/pdl_no_47-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/622/pdl_no_47-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Beiker Silva Santana.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/623/pdl_no_48-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/623/pdl_no_48-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Claudiene Alves de Oliveira.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/624/pdl_no_49-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/624/pdl_no_49-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor júnior César Marques de Freitas.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/625/pdl_no_50-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/625/pdl_no_50-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Lucelma Binatti.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/626/pdl_no_51-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/626/pdl_no_51-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Nicodemos Magalhães de Souza.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/628/pdl_no_52-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/628/pdl_no_52-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadania à Senhora Eleida Caetano Medeiros de Souza.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/627/pdl_no_53-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/627/pdl_no_53-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Florivaldo Alves de Freitas.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/629/pdl_no_54-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/629/pdl_no_54-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Denevaldo Nunes Oliveira.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/630/pdl_no_55-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/630/pdl_no_55-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Célio Pereira de Freitas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/631/pdl_no_56-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/631/pdl_no_56-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Fernanda Maria da Silva Freitas.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/632/pdl_no_57-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/632/pdl_no_57-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Maria Aparecida Lurdes Silveira.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/633/pdl_no_58-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/633/pdl_no_58-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Izaú Conrado Medeiros.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/634/pdl_no_59-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/634/pdl_no_59-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Ribamar Pereira Barros.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>LUCIMEIRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/635/pdl_no_60-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/635/pdl_no_60-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Kleber Silva Albuquerque.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/636/pdl_no_61-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/636/pdl_no_61-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Bassan Júnior.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/637/pdl_no_62-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/637/pdl_no_62-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Hellem Sara Princi Bassan.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/638/pdl_no_63-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/638/pdl_no_63-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Maurino Ribeiro do Nascimento.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/639/pdl_no_64-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/639/pdl_no_64-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Elias dos Santos.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/640/pdl_no_65-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/640/pdl_no_65-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Thatiana Alves Vieira de Freitas.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/641/pdl_no_66-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/641/pdl_no_66-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Décio Marques Pereira.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/642/pdl_no_67-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/642/pdl_no_67-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Maria Luzia de Moraes.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/643/pdl_no_68-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/643/pdl_no_68-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania à Senhora Tereza Alves Otoni.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/644/pdl_no_69-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/644/pdl_no_69-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Janilton Antonio Alves.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/645/pdl_no_70-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/645/pdl_no_70-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Roberto Ricardo Roldão.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/646/pdl_no_70-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/646/pdl_no_70-2015_-_.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/647/pdl_no_71-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/647/pdl_no_71-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Igor Figueredo Barbosa Ferraz.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/648/pdl_no_73-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/648/pdl_no_73-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Claudiney Alves de Oliveira.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/649/pdl_no_74-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/649/pdl_no_74-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Hilton Alves Cardoso.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/650/pdl_no_75-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/650/pdl_no_75-2015_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Márcio Antônio Martins de Almeida.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo, LUCIMEIRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/653/pl_no_01-2015_-_of._msg._001_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/653/pl_no_01-2015_-_of._msg._001_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual aos vencimentos dos servidores públicos, agentes políticos e dos conselheiros tutelares do município de Caçu, em 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/654/pl_no_02-2015_-_of._msg._002_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/654/pl_no_02-2015_-_of._msg._002_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do vencimento base das categorias funcional OPERACIONAL e de MANUTENÇÃO, constantes do Anexo II, da Lei Municipal nº 1301/2002 a alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/655/pl_no_03-2015_-_of._msg._003_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/655/pl_no_03-2015_-_of._msg._003_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a desafetação e a doação de bem imóvel através de escritura pública, a pessoa que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/656/pl_no_04-2015_-_of._msg._004_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/656/pl_no_04-2015_-_of._msg._004_.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos adicionais suplementares no Orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/657/pl_no_05-2015_-_of._msg._006_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/657/pl_no_05-2015_-_of._msg._006_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1939/14, de 12 de setembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/658/pl_no_06-2015_-_of._msg._007_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/658/pl_no_06-2015_-_of._msg._007_.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão administrativa de uso de bem imóvel urbano de propriedade do município à pessoa física que identifica, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/659/pl_no_07-2015_-_of._msg._008_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/659/pl_no_07-2015_-_of._msg._008_.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei Municipal. nº 1633/10, de 09 de março de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/660/pl_no_08-2015_-_of._msg._009_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/660/pl_no_08-2015_-_of._msg._009_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1843/13, de 14 de junho de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/661/pl_no_09-2015_-_of._msg._010_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/661/pl_no_09-2015_-_of._msg._010_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Diocese de Jataí Paróquia Sagrado Coração de Jesus, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/662/pl_no_10-2015_-_of._msg._011_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/662/pl_no_10-2015_-_of._msg._011_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira e ceder veículos e maquinários à Arraial dos Amigos e a realizar o transporte de visitantes do entorno do perímetro urbano ao Parque de Exposição Leonides Dolores Machado para realização da 18ª Festa Arraial dos Amigos, e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/663/pl_no_11-2015_-_of._msg._012_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/663/pl_no_11-2015_-_of._msg._012_.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais nºs 1737/11 de 11 de julho de 2011 e 1745/11 de 09 de setembro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/664/pl_no_12-2015_-_of._msg._013_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/664/pl_no_12-2015_-_of._msg._013_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informação e aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011, no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/665/pl_no_13-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/665/pl_no_13-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes urbanos na cidade de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/926/pl_no_14-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/926/pl_no_14-2015_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar contribuição financeira à APAE de Caçu/Go, e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/928/pl_no_15-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/928/pl_no_15-2015_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza cessão de uso de bem imóvel publico de propriedade do município de Caçu, à pessoa jurídica que identifica, e dá outras providências."</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/929/pl_no_16-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/929/pl_no_16-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/931/pl_no_17-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/931/pl_no_17-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade Básica de Saúde do Conjunto Habitacional Boa Vista de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/932/pl_no_18-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/932/pl_no_18-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a fazer doação de bem imóvel urbano, através de escritura pública, as pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/933/pl_no_19-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/933/pl_no_19-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar contribuição financeira às pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/934/pl_no_20-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/934/pl_no_20-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação de parte de área urbana de propriedade do município, que especifica , e dá outras providências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/935/pl_no_21-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/935/pl_no_21-2015_-_.pdf</t>
   </si>
   <si>
     <t>Desonera imóvel urbano doado através da lei nº 1633/10 de 09 de março de 2010, e dá outras providências..</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/936/pl_no_22-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/936/pl_no_22-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza promover alteração de afetação e afetação de áreas urbanas de propriedade do município, que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/939/pl_no_23-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/939/pl_no_23-2015_-_.pdf</t>
   </si>
   <si>
     <t>Acresce o numero de vagas dos cargos criados pelas Leis Municipais nºs 1301, de 02 de abril de 2002, 1948 de 15 de outubro de 2014, e 1941 de 12 de setembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/940/pl_no_24-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/940/pl_no_24-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Centro Comunitário Dr. Serafim de Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/942/pl_no_25-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/942/pl_no_25-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o PLANO MUNICIPAL DE EDUCAÇÃO DE CAÇU, para o decênio 2015/2024, na forma a seguir especificada, e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/943/pl_no_26-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/943/pl_no_26-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar contribuição financeira à pessoa física que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/944/pl_no_27-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/944/pl_no_27-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação para tratamento de saúde às pessoas físicas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/945/pl_no_28-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/945/pl_no_28-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal a fazer doação de bem imóvel dominial, através de escritura pública, à pessoa que se especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/946/pl_no_29-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/946/pl_no_29-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associações Civis desta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/947/pl_no_30-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/947/pl_no_30-2015_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Segurança Alimentar e Nutricional de Caçu - COMSEAC, e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/948/pl_no_31-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/948/pl_no_31-2015_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de bem imóvel dominial , através de escritura, pública, à pessoa que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/949/pl_no_32-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/949/pl_no_32-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola Municipal em Tempo Integral na cidade de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/950/pl_no_33-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/950/pl_no_33-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer doação à pessoa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/951/pl_no_34-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/951/pl_no_34-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à pessoa  jurídica que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/952/pl_no_35-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/952/pl_no_35-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bens móveis em sorteios públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/953/pl_no_36-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/953/pl_no_36-2015_-.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1875/13, de 17 de outubro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/954/pl_no_37-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/954/pl_no_37-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à pessoa física que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/955/pl_no_38-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/955/pl_no_38-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Diocese de Jataí - Paróquia Sagrado Coração de Jesus, e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/956/pl_no_39-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/956/pl_no_39-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer alienação, por doação, de parte ideal de imóvel, à pessoa que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/957/pl_no_40-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/957/pl_no_40-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira, a ceder veículos e maquinários ao Sindicato Rural de Caçu e a realizar o transporte de visitantes no entorno do perímetro urbano ao parque de exposição, para a realização do evento EXPOCAÇU 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/958/pl_no_41-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/958/pl_no_41-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a desafetação de bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>LUCIMEIRE FREITAS, ANTÔNIO SEVERINO, CELMA GOMES, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/959/pl_no_42_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/959/pl_no_42_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Legislativo Municipal celebrar convênio com IPASGO Saúde e conceder subsídio patronal de contribuições assistenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/960/pl_no_43-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/960/pl_no_43-2015_-_.pdf</t>
   </si>
   <si>
     <t>Institui a Cavalgada da Independência no calendário oficial do Município e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/961/pl_no_44-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/961/pl_no_44-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza a desincorporar bens móveis do Patrimônio Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/962/pl_no_45-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/962/pl_no_45-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1955/14, de 10 de novembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/963/pl_no_46-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/963/pl_no_46-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do fornecimento pelas agências bancárias localizadas no munícipio de Caçu- Go, de cadeira de rodas. para serem utilizadas por clientes portadores de deficiência física, idosos e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/964/pl_no_47-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/964/pl_no_47-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual do Município de Caçu - GO, para o período de 2016 a 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Caçu, para o exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/966/pl_no_49-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/966/pl_no_49-2015_-_.pdf</t>
   </si>
   <si>
     <t>Institui meia-entrada para estudantes em locais e nas condições que menciona, sob pena de multa e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/967/pl_no_50-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/967/pl_no_50-2015_-_.pdf</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/968/pl_no_51-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/968/pl_no_51-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes urbanos na cidade de Caçu/Go, e dá outras providências.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/969/pl_no_52-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/969/pl_no_52-2015_-_.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Caçu o Diploma de Ordem do Mérito, Governador Henrique Santillo, e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/970/pl_no_53-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/970/pl_no_53-2015_-.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 69 e 96 da Lei Municipal nº 1176/98, e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/971/pl_no_54-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/971/pl_no_54-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao §1º, do art. 1º, da Lei nº 1886/14, de 21 de janeiro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/972/pl_no_55-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/972/pl_no_55-2015_-_.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/973/pl_no_56-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/973/pl_no_56-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de bem imóvel urbano, através de escritura pública às pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/974/pl_no_57-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/974/pl_no_57-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Unidade Básica de Saúde Familiar e Saúde Bucal na cidade de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/975/pl_no_58-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/975/pl_no_58-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Escola Municipal de Tempo Integral na cidade de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/976/pl_no_59-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/976/pl_no_59-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre peso máximo tolerável do material escolar transportado pelo alunos da rede escolar pública e privada do município de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/977/pl_no_60-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/977/pl_no_60-2015_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade agências bancárias que possuem portas com dispositivo de travamento eletrônico, manterem, na àrea que as antecedem, "Guarda-Volumes", no âmbito do município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/978/pl_no_61-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/978/pl_no_61-2015_-_.pdf</t>
   </si>
   <si>
     <t>Institui prêmio 'Mulher Destaque' do Município de Caçu, e dá destaque outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/979/pl_no_62-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/979/pl_no_62-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 69 e 96 da Lei Municipal nº 1176/98 e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/980/pl_no_63-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/980/pl_no_63-2015_-_.pdf</t>
   </si>
   <si>
     <t>Cria cargos ao Plano de Cargos e Vencimentos dos Servidores do município de Caçu/Go, altera a Lei Municipal nº 1301/02, de 02 de abril de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/981/pl_no_64-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/981/pl_no_64-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e cria o Anexo V da Lei Municipal nº 1948/14, de 15 de outubro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/982/pl_no_65-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/982/pl_no_65-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de bem imóvel urbano à pessoa que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/983/pl_no_66-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/983/pl_no_66-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza criação de Polo Empresarial, a sua denominação, e dá outras providências.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/984/pl_no_67-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/984/pl_no_67-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer alienação, por doação de parte ideal de imóvel urbano às pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/985/pl_no_68-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/985/pl_no_68-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção de multa, juros e correção monetária por parte do Poder Executivo Municipal no pagamento de débitos vencidos junto ao Município de Caçu/Go e dá outras providências.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/986/pl_no_69-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/986/pl_no_69-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer alienação por doação, de imóvel urbano à pessoa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/987/pl_no_70-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/987/pl_no_70-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1342/03, de 14 de junho de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/988/pl_no_71-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/988/pl_no_71-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal. nº 1342/03, de 14 de junho de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/989/pl_no_72-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/989/pl_no_72-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal. nº 485/87, de 08 de abril de 1987, e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/990/pl_no_73-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/990/pl_no_73-2015_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Programa 'Cartão Dignidade' no âmbito deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/991/pl_no_74-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/991/pl_no_74-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de bem imóvel urbano, através de escritura pública à pessoa que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/992/pl_no_75-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/992/pl_no_75-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal apermutar com Brás Antônio Ovídio, bens que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/993/pl_no_76-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/993/pl_no_76-2015_-.pdf</t>
   </si>
   <si>
     <t>Autoriza desincorporar bens móveis do patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/994/pl_no_77-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/994/pl_no_77-2015_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar área de propriedade do Município que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/995/pl_no_79-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/995/pl_no_79-2015_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permitir o uso de lotes do Polo Empresarial através de 'Autorização Prévia', e dá outras providências .</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ANA CLÁUDIA, ANTÔNIO SEVERINO, CELMA GOMES, LAURECI LIMA, ODÔNIO ANCELMO, PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/996/pr_no_01-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/996/pr_no_01-2015_-_.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º, §1º e os artigos 10 e 131, da Resolução nº 05, de 16 de novembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/997/pr_no_02-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/997/pr_no_02-2015_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de bem móvel do patrimônio da Câmara Municipal de Caçu, para o Órgão Prefeitura Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/4740/projeto_de_resolucao_03-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/4740/projeto_de_resolucao_03-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Caçu para o ano de 2016.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/651/pelom_no_01_-_of._msg._005_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/651/pelom_no_01_-_of._msg._005_-_.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 100A, na Lei Orgânica do Município de Caçu, Estado de Goiás.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/652/pelom_no_02_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/652/pelom_no_02_-_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 14 da Lei Orgânica do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_no_01-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_no_01-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno no Setor Industrial para construção da sede da Empresa L R Transporte e Locações.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_no_04-2015_-_celma-02.03_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_no_04-2015_-_celma-02.03_-.pdf</t>
   </si>
   <si>
     <t>Requer seja levantada áreas que já acomodaram Escolas Rurais,  e estando essas ociosas e de propriedade do município se proceda devolução/doação.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_no_05-2015_-_celma-02.03_-_requer_a_construcao_de_poco_artesiano_e_reservatorio_para_o_predio_da_prefeitura_municipal..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_no_05-2015_-_celma-02.03_-_requer_a_construcao_de_poco_artesiano_e_reservatorio_para_o_predio_da_prefeitura_municipal..pdf</t>
   </si>
   <si>
     <t>Requer a construção de poço artesiano e reservatório para o prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_no_06-2015_-_wagner-02.03_-_requer_a_adocao_de_medidas_de_prevencao_de_doencas_para_servidores_publicos_do_municipio..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_no_06-2015_-_wagner-02.03_-_requer_a_adocao_de_medidas_de_prevencao_de_doencas_para_servidores_publicos_do_municipio..pdf</t>
   </si>
   <si>
     <t>Requer a adoção de medidas de prevenção de doenças para Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_no_07-2015_-_wagner-02.03_-_requer_a_construcao_do_museu_municipal..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_no_07-2015_-_wagner-02.03_-_requer_a_construcao_do_museu_municipal..pdf</t>
   </si>
   <si>
     <t>Requer a construção do Museu Municipal.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_no_08-2015_-_antonio-03.03_-_requer_a_doacao_de_terreno_no_setor_industrial_para_a_construcao_da_sede_da_empresa_de_transporte_lr_transportes.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_no_08-2015_-_antonio-03.03_-_requer_a_doacao_de_terreno_no_setor_industrial_para_a_construcao_da_sede_da_empresa_de_transporte_lr_transportes.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno no Setor Industrial para a construção da sede da Empresa de Transportes.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_no_09-2015_-_wagner-03.03_-_requer_implantacao_de_atendimento_medico_no_posto_de_saude_do_centro_uma_vez_por_mes_exclusivamente_para_homens..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_no_09-2015_-_wagner-03.03_-_requer_implantacao_de_atendimento_medico_no_posto_de_saude_do_centro_uma_vez_por_mes_exclusivamente_para_homens..pdf</t>
   </si>
   <si>
     <t>Requer implantação de atendimento médico no Posto de Saúde Central, uma vez no mês, durante o período noturno, exclusivamente para homens.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_no_10-2015_-_wagner-03.03_-_requer_doacao_de_terreno_para_cidadaos_que_possuem_condicoes_financeiras_proprias_para_construcao..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_no_10-2015_-_wagner-03.03_-_requer_doacao_de_terreno_para_cidadaos_que_possuem_condicoes_financeiras_proprias_para_construcao..pdf</t>
   </si>
   <si>
     <t>Requer doação de terreno para cidadãos que possuem condições financeiras próprias para construção.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_no_11-2015_-_wagner-03.03_-_requer_a_concessao_de_isencao_de_iptu_para_as_entidades_cdl_e_acic..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_no_11-2015_-_wagner-03.03_-_requer_a_concessao_de_isencao_de_iptu_para_as_entidades_cdl_e_acic..pdf</t>
   </si>
   <si>
     <t>Requer a concessão de isenção de IPTU para as entidades CDL e ACIC.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_no_12-2015_-_..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_no_12-2015_-_..pdf</t>
   </si>
   <si>
     <t>Solicita concessão de uso ou terceirização para gerenciamento e administração do Terminal Rodoviário do Município de Caçu.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>LAURECI LIMA, ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_no_13-2015_-_laureci_e_odonio-04.03_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_no_13-2015_-_laureci_e_odonio-04.03_-.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de ar condicionado no ônibus que transporta alunos para Quirinópolis, por se tratar de um ônibus adquirido em 2014.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_no_14-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_no_14-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma residência para Servidor Municipal .</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_no_15-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_no_15-2015_-.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de condomínio, com doação de terrenos, aos Policiais Militares de Caçu/GO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_no_16-2015_-_lucimeire-05.03_-_requer_a_doacao_de_lote_para_a_pessoa_de_jose_roberto_dos_santos_brandao..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_no_16-2015_-_lucimeire-05.03_-_requer_a_doacao_de_lote_para_a_pessoa_de_jose_roberto_dos_santos_brandao..pdf</t>
   </si>
   <si>
     <t>Requer a doação de lote para a pessoa que especifica.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_no_17-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_no_17-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer reativação da Marcenaria do Município de Caçu.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_no_18-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_no_18-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer doação para custeio de tratamento médico à Dagmar Batista de Jesus.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>Requer a doação da área às margens da Avenida Ildefonso Carneiro, no Setor São José, para o Senhor José Mendes Pereira.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/999/requerimento_no_21-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/999/requerimento_no_21-2015_-_.pdf</t>
   </si>
   <si>
     <t>Requer a retirada das guarirobas da Praça do antigo Fórum para doação para a festa do Arraial dos Amigos.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_no_22-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_no_22-2015.pdf</t>
   </si>
   <si>
     <t>Requer a reforma nas instalações do antigo prédio da Prefeitura.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>LAURECI LIMA, LUCIMEIRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_no_23-2015_-_laureci_e_lucimeire-06.04.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_no_23-2015_-_laureci_e_lucimeire-06.04.pdf</t>
   </si>
   <si>
     <t>Solicita doação de terreno no Setor Industrial, para construção da Sede da Empresa Marmoraria Caçu Ltda.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_no_24-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_no_24-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de Pedreiro e Auxiliar de Pedreiro para serviços gerais no Cemitério Municipal.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>Solicita realização de encontros mensais de Presidente e Diretoria dos Assentamentos com o Chefe do Poder Executivo e demais autoridades municipais.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_no_26-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_no_26-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a construção de parques infantis com quadra de areia em todos os bairros de nossa cidade.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_no_27-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_no_27-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de Impressora de projetos tamanho plotter A1 e A0.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_no_28-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_no_28-2015_-.pdf</t>
   </si>
   <si>
     <t>Solicita relatório financeiro dos recursos arrecadados com o corte dos Eucaliptos na GO-206.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_no_29-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_no_29-2015.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído campo de futebol de areia no Setor Vale do Sol.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_no_30-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_no_30-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a escrituração do terreno doado pela Prefeitura á pessoa de Maria Martins Lima.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_no_31-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_no_31-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno para a Igreja Assembléia de Deus Fazendo Missão.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_no_32-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_no_32-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de área para construção da sede da a Igreja Assembleia de Deus Ministério Primitivo.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_no_33-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_no_33-2015.pdf</t>
   </si>
   <si>
     <t>Requer estudo, elaboração e implantação de Legislação Sanitária para o Município de Caçu.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_no_34-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_no_34-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de área, no Setor Industrial, para a Empresa ART CALHA CAÇU.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_no_35-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_no_35-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a doação de lote para a pessoa dque especifica.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_no_36-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_no_36-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno para o casal que especifica.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_no_37-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_no_37-2015.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia ao ar livre na Praça da Prefeitura.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_no_38-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_no_38-2015.pdf</t>
   </si>
   <si>
     <t>Solicita que seja impedido o trânsito de veículos no local da feira livre, realizada aos domingos, ressalvado o trânsito dos veículos dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_no_39-2015_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_no_39-2015_-_.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de sanitários químicos próximo ao local da feira livre realizada aos domingos.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_no_40-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_no_40-2015.pdf</t>
   </si>
   <si>
     <t>Solicita que seja doado um terreno para a construção da sede da CASSEM - Caçu Semeando Missões.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_no_41-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_no_41-2015_-.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam construídas calçadas e melhorias na Rua Joaquim Pereira de Castro.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_no_42-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_no_42-2015_-.pdf</t>
   </si>
   <si>
     <t>Solicita que seja recapeada e sinalizada toda a extensão da Rua Paulo e Silva.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_no_43-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_no_43-2015.pdf</t>
   </si>
   <si>
     <t>Solicita que seja elaborado um programa de aluguel social  com intuito de atender as famílias que habitam em situação risco.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_no_44-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_no_44-2015.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam retiradas as grades de ferro (Alambrado) do Ginásio de Esportes, e que sejam colocadas espumas.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_no_45-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_no_45-2015.pdf</t>
   </si>
   <si>
     <t>Requer construção de banheiros públicos na Praça da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_no_46-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_no_46-2015.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de bancos na parte externa do Posto de Saúde Lola.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_no_47-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_no_47-2015.pdf</t>
   </si>
   <si>
     <t>Requer a criação de associação municipal de jardineiros e podadores de árvores e também doação de veículo para a referida Associação.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_no_48-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_no_48-2015.pdf</t>
   </si>
   <si>
     <t>Requer estudo técnico para a implantação de mão única nas Ruas José Reinaldo Vieira e Paulo e Silva.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_no_49-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_no_49-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a demarcação de áreas de estacionamento para motocicletas na Avenida Ildefonso Carneiro.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_no_51-2015_-_lucimeire_-_03.08.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_no_51-2015_-_lucimeire_-_03.08.pdf</t>
   </si>
   <si>
     <t>Requer reparação na rede de energia elétrica em imóvel urbano, do município, onde residia a Juíza, na Rua Coronel Manoel Inácio, 660.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_no_52-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_no_52-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer local adequado para realização de atividades físicas dos alunos da Escola Municipal Damasceno Ribeiro.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_no_53-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_no_53-2015.pdf</t>
   </si>
   <si>
     <t>Requer instalação de Parque Infantil e aparelhos de Academia ao Ar Livre na Praça dos Pioneiros.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_no_54-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_no_54-2015_-.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de retro escavadeira para prestar serviços no Cemitério Municipal São José.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_no_55-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_no_55-2015.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de quebra-molas e ou redutores de velocidade em pontos estratégicos nas Ruas José Reinaldo Vieira e Paulo e Silva.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_no_56-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_no_56-2015.pdf</t>
   </si>
   <si>
     <t>Solicita instituição de Equoterapia como Serviço Público Municipal na cidade de Caçu.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_no_57-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_no_57-2015.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombada na Avenida Ildefonso Carneiro, nas proximidades da Pensão Guimarães e Bar Chaguinha.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_no_58-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_no_58-2015_-.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de bancos nas proximidades do parque infantil da Praça Jair Pereira Rocha (Prefeitura).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_no_59-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_no_59-2015.pdf</t>
   </si>
   <si>
     <t>Solicita doação de área para o Instituto de Assistência dos Servidores Públicos do Estado de Goiás -  IPASGO, para construção de Posto Administrativo para Atendimento dos usuários do Instituto.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_no_60-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_no_60-2015.pdf</t>
   </si>
   <si>
     <t>Requer que sejam climatizadas todas as salas de espera das Unidades de Saúde de nosso Município.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_no_61-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_no_61-2015.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de mais duas tendas para o Município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_no_62-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_no_62-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno para instalação de uma Serralheria.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_no_63-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_no_63-2015.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da pista do Aeroporto Municipal e a construção de estrutura de Hangar.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_no_64-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_no_64-2015.pdf</t>
   </si>
   <si>
     <t>Requer o plantio de flores nos trevos de acesso da cidade à Rodovia GO-206 e nas avenidas de Caçu.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_no_65-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_no_65-2015.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de portão com cancela eletrônica na entrada de emergência do Hospital Municipal.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_no_66-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_no_66-2015.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçadas na Rua Ataliba Ribeiro, no trecho entre Rodoviária e o Trevo que liga a GO-206.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_no_67-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_no_67-2015.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de um oftalmologista para prestar serviços no Hospital Municipal de Caçu.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_no_68-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_no_68-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno para a instalação de empresa em Caçu.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_no_69-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_no_69-2015.pdf</t>
   </si>
   <si>
     <t>Solicita transformação dos Trevos na GO-206 no perímetro urbano de Caçu em Rótulas.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_no_71-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_no_71-2015.pdf</t>
   </si>
   <si>
     <t>Requer aumento no quantitativo de vagas previstas no Anexo I - Cargos do Quadro Permanente do Magistério, da Lei Municipal nº 1948/2014, que dispõe sobre o Estatuto do Magistério de Caçu.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_no_72-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_no_72-2015.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quebra-molas na Rua Neca Borges.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_no_73-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_no_73-2015.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do atendimento fisioterápico, aquisição de mais aparelhos e criação de mais salas para atendimento.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_no_74-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_no_74-2015.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a iluminação na Praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_no_75-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_no_75-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno no loteamento Industrial para a construção da Empresa Agropecuária VF.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_no_76-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_no_76-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno no Setor Industrial para instalação de empresa em Caçu.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_no_77-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_no_77-2015.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_no_78-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_no_78-2015.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno no Loteamento Industrial, para construção da sede da Empresa Eletro Martins.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_no_79-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_no_79-2015.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de cadeiras de rodas e de banho para serem usadas pela Secretaria de Ação e Promoção Social.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_no_81-2015.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_no_81-2015.pdf</t>
   </si>
   <si>
     <t>Requer construção de cobertura na entrada principal da Creche Municipal, do portão até o fim do calçamento limitando com a rua.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/998/veto_no_01-2015_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/998/veto_no_01-2015_-.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo de Lei nº 24, de 19 de junho de 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2796,67 +2796,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/577/pdl_no_01-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/578/pdl_no_02-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/579/pdl_no_03-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/580/pdl_no_04-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/581/pdl_no_05-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/582/pdl_no_06-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/583/pdl_no_07-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/584/pdl_no_08-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/585/pdl_no_09-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/586/pdl_no_10-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/575/pdl_no_11-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/587/pdl_no_12-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/588/pdl_no_13-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/589/pdl_no_14-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/590/pdl_no_15-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/591/pdl_no_16-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/592/pdl_no_17-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/593/pdl_no_18-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/594/pdl_no_19-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/596/pdl_no_20-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/576/pdl_no_21-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/597/pdl_no_22-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/598/pdl_no_23-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/599/pdl_no_24-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/600/pdl_no_25-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/601/pdl_no_26-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/602/pdl_no_27-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/603/pdl_no_28-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/604/pdl_no_29-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/605/pdl_no_30-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/606/pdl_no_31-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/607/pdl_no_32-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/608/pdl_no_33-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_edgard_gomes_de_morais..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/609/pdl_no_34-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_juliano_jose_da_silva..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/610/pdl_no_35-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_gilberto_de_almeida_prado..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/611/pdl_no_36-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_jose_fernandes_faria..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/612/pdl_no_37-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/614/pdl_no_39-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/615/pdl_no_40-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/616/pdl_no_41-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/617/pdl_no_42-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/618/pdl_no_43-2015_-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/619/pdl_no_44-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/620/pdl_no_45-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/621/pdl_no_46-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/622/pdl_no_47-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/623/pdl_no_48-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/624/pdl_no_49-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/625/pdl_no_50-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/626/pdl_no_51-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/628/pdl_no_52-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/627/pdl_no_53-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/629/pdl_no_54-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/630/pdl_no_55-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/631/pdl_no_56-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/632/pdl_no_57-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/633/pdl_no_58-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/634/pdl_no_59-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/635/pdl_no_60-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/636/pdl_no_61-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/637/pdl_no_62-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/638/pdl_no_63-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/639/pdl_no_64-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/640/pdl_no_65-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/641/pdl_no_66-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/642/pdl_no_67-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/643/pdl_no_68-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/644/pdl_no_69-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/645/pdl_no_70-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/646/pdl_no_70-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/647/pdl_no_71-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/648/pdl_no_73-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/649/pdl_no_74-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/650/pdl_no_75-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/653/pl_no_01-2015_-_of._msg._001_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/654/pl_no_02-2015_-_of._msg._002_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/655/pl_no_03-2015_-_of._msg._003_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/656/pl_no_04-2015_-_of._msg._004_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/657/pl_no_05-2015_-_of._msg._006_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/658/pl_no_06-2015_-_of._msg._007_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/659/pl_no_07-2015_-_of._msg._008_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/660/pl_no_08-2015_-_of._msg._009_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/661/pl_no_09-2015_-_of._msg._010_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/662/pl_no_10-2015_-_of._msg._011_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/663/pl_no_11-2015_-_of._msg._012_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/664/pl_no_12-2015_-_of._msg._013_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/665/pl_no_13-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/926/pl_no_14-2015_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/928/pl_no_15-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/929/pl_no_16-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/931/pl_no_17-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/932/pl_no_18-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/933/pl_no_19-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/934/pl_no_20-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/935/pl_no_21-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/936/pl_no_22-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/939/pl_no_23-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/940/pl_no_24-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/942/pl_no_25-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/943/pl_no_26-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/944/pl_no_27-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/945/pl_no_28-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/946/pl_no_29-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/947/pl_no_30-2015_-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/948/pl_no_31-2015_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/949/pl_no_32-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/950/pl_no_33-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/951/pl_no_34-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/952/pl_no_35-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/953/pl_no_36-2015_-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/954/pl_no_37-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/955/pl_no_38-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/956/pl_no_39-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/957/pl_no_40-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/958/pl_no_41-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/959/pl_no_42_-_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/960/pl_no_43-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/961/pl_no_44-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/962/pl_no_45-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/963/pl_no_46-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/964/pl_no_47-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/966/pl_no_49-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/967/pl_no_50-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/968/pl_no_51-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/969/pl_no_52-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/970/pl_no_53-2015_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/971/pl_no_54-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/972/pl_no_55-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/973/pl_no_56-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/974/pl_no_57-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/975/pl_no_58-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/976/pl_no_59-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/977/pl_no_60-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/978/pl_no_61-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/979/pl_no_62-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/980/pl_no_63-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/981/pl_no_64-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/982/pl_no_65-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/983/pl_no_66-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/984/pl_no_67-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/985/pl_no_68-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/986/pl_no_69-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/987/pl_no_70-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/988/pl_no_71-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/989/pl_no_72-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/990/pl_no_73-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/991/pl_no_74-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/992/pl_no_75-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/993/pl_no_76-2015_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/994/pl_no_77-2015_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/995/pl_no_79-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/996/pr_no_01-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/997/pr_no_02-2015_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/4740/projeto_de_resolucao_03-2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/651/pelom_no_01_-_of._msg._005_-_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/652/pelom_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_no_01-2015_-.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_no_04-2015_-_celma-02.03_-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_no_05-2015_-_celma-02.03_-_requer_a_construcao_de_poco_artesiano_e_reservatorio_para_o_predio_da_prefeitura_municipal..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_no_06-2015_-_wagner-02.03_-_requer_a_adocao_de_medidas_de_prevencao_de_doencas_para_servidores_publicos_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_no_07-2015_-_wagner-02.03_-_requer_a_construcao_do_museu_municipal..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_no_08-2015_-_antonio-03.03_-_requer_a_doacao_de_terreno_no_setor_industrial_para_a_construcao_da_sede_da_empresa_de_transporte_lr_transportes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_no_09-2015_-_wagner-03.03_-_requer_implantacao_de_atendimento_medico_no_posto_de_saude_do_centro_uma_vez_por_mes_exclusivamente_para_homens..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_no_10-2015_-_wagner-03.03_-_requer_doacao_de_terreno_para_cidadaos_que_possuem_condicoes_financeiras_proprias_para_construcao..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_no_11-2015_-_wagner-03.03_-_requer_a_concessao_de_isencao_de_iptu_para_as_entidades_cdl_e_acic..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_no_12-2015_-_..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_no_13-2015_-_laureci_e_odonio-04.03_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_no_14-2015_-.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_no_15-2015_-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_no_16-2015_-_lucimeire-05.03_-_requer_a_doacao_de_lote_para_a_pessoa_de_jose_roberto_dos_santos_brandao..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_no_17-2015_-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_no_18-2015_-.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/999/requerimento_no_21-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_no_22-2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_no_23-2015_-_laureci_e_lucimeire-06.04.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_no_24-2015_-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_no_26-2015_-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_no_27-2015_-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_no_28-2015_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_no_29-2015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_no_30-2015_-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_no_31-2015_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_no_32-2015.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_no_33-2015.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_no_34-2015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_no_35-2015_-.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_no_36-2015.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_no_37-2015.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_no_38-2015.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_no_39-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_no_40-2015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_no_41-2015_-.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_no_42-2015_-.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_no_43-2015.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_no_44-2015.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_no_45-2015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_no_46-2015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_no_47-2015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_no_48-2015.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_no_49-2015_-.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_no_51-2015_-_lucimeire_-_03.08.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_no_52-2015_-.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_no_53-2015.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_no_54-2015_-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_no_55-2015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_no_56-2015.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_no_57-2015.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_no_58-2015_-.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_no_59-2015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_no_60-2015.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_no_61-2015.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_no_62-2015.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_no_63-2015.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_no_64-2015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_no_65-2015.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_no_66-2015.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_no_67-2015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_no_68-2015.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_no_69-2015.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_no_71-2015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_no_72-2015.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_no_73-2015.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_no_74-2015.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_no_75-2015.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_no_76-2015.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_no_77-2015.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_no_78-2015.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_no_79-2015.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_no_81-2015.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/998/veto_no_01-2015_-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/577/pdl_no_01-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/578/pdl_no_02-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/579/pdl_no_03-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/580/pdl_no_04-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/581/pdl_no_05-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/582/pdl_no_06-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/583/pdl_no_07-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/584/pdl_no_08-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/585/pdl_no_09-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/586/pdl_no_10-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/575/pdl_no_11-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/587/pdl_no_12-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/588/pdl_no_13-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/589/pdl_no_14-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/590/pdl_no_15-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/591/pdl_no_16-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/592/pdl_no_17-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/593/pdl_no_18-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/594/pdl_no_19-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/596/pdl_no_20-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/576/pdl_no_21-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/597/pdl_no_22-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/598/pdl_no_23-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/599/pdl_no_24-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/600/pdl_no_25-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/601/pdl_no_26-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/602/pdl_no_27-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/603/pdl_no_28-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/604/pdl_no_29-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/605/pdl_no_30-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/606/pdl_no_31-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/607/pdl_no_32-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/608/pdl_no_33-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_edgard_gomes_de_morais..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/609/pdl_no_34-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_juliano_jose_da_silva..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/610/pdl_no_35-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_gilberto_de_almeida_prado..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/611/pdl_no_36-2015_-_wagner_03.12_-_confere_titulo_de_cidadania_ao_senhor_jose_fernandes_faria..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/612/pdl_no_37-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/614/pdl_no_39-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/615/pdl_no_40-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/616/pdl_no_41-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/617/pdl_no_42-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/618/pdl_no_43-2015_-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/619/pdl_no_44-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/620/pdl_no_45-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/621/pdl_no_46-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/622/pdl_no_47-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/623/pdl_no_48-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/624/pdl_no_49-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/625/pdl_no_50-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/626/pdl_no_51-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/628/pdl_no_52-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/627/pdl_no_53-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/629/pdl_no_54-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/630/pdl_no_55-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/631/pdl_no_56-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/632/pdl_no_57-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/633/pdl_no_58-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/634/pdl_no_59-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/635/pdl_no_60-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/636/pdl_no_61-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/637/pdl_no_62-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/638/pdl_no_63-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/639/pdl_no_64-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/640/pdl_no_65-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/641/pdl_no_66-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/642/pdl_no_67-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/643/pdl_no_68-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/644/pdl_no_69-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/645/pdl_no_70-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/646/pdl_no_70-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/647/pdl_no_71-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/648/pdl_no_73-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/649/pdl_no_74-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/650/pdl_no_75-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/653/pl_no_01-2015_-_of._msg._001_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/654/pl_no_02-2015_-_of._msg._002_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/655/pl_no_03-2015_-_of._msg._003_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/656/pl_no_04-2015_-_of._msg._004_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/657/pl_no_05-2015_-_of._msg._006_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/658/pl_no_06-2015_-_of._msg._007_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/659/pl_no_07-2015_-_of._msg._008_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/660/pl_no_08-2015_-_of._msg._009_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/661/pl_no_09-2015_-_of._msg._010_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/662/pl_no_10-2015_-_of._msg._011_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/663/pl_no_11-2015_-_of._msg._012_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/664/pl_no_12-2015_-_of._msg._013_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/665/pl_no_13-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/926/pl_no_14-2015_-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/928/pl_no_15-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/929/pl_no_16-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/931/pl_no_17-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/932/pl_no_18-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/933/pl_no_19-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/934/pl_no_20-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/935/pl_no_21-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/936/pl_no_22-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/939/pl_no_23-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/940/pl_no_24-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/942/pl_no_25-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/943/pl_no_26-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/944/pl_no_27-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/945/pl_no_28-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/946/pl_no_29-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/947/pl_no_30-2015_-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/948/pl_no_31-2015_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/949/pl_no_32-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/950/pl_no_33-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/951/pl_no_34-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/952/pl_no_35-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/953/pl_no_36-2015_-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/954/pl_no_37-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/955/pl_no_38-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/956/pl_no_39-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/957/pl_no_40-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/958/pl_no_41-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/959/pl_no_42_-_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/960/pl_no_43-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/961/pl_no_44-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/962/pl_no_45-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/963/pl_no_46-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/964/pl_no_47-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/966/pl_no_49-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/967/pl_no_50-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/968/pl_no_51-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/969/pl_no_52-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/970/pl_no_53-2015_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/971/pl_no_54-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/972/pl_no_55-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/973/pl_no_56-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/974/pl_no_57-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/975/pl_no_58-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/976/pl_no_59-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/977/pl_no_60-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/978/pl_no_61-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/979/pl_no_62-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/980/pl_no_63-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/981/pl_no_64-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/982/pl_no_65-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/983/pl_no_66-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/984/pl_no_67-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/985/pl_no_68-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/986/pl_no_69-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/987/pl_no_70-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/988/pl_no_71-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/989/pl_no_72-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/990/pl_no_73-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/991/pl_no_74-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/992/pl_no_75-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/993/pl_no_76-2015_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/994/pl_no_77-2015_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/995/pl_no_79-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/996/pr_no_01-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/997/pr_no_02-2015_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/4740/projeto_de_resolucao_03-2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/651/pelom_no_01_-_of._msg._005_-_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/652/pelom_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/666/requerimento_no_01-2015_-.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/667/requerimento_no_04-2015_-_celma-02.03_-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/668/requerimento_no_05-2015_-_celma-02.03_-_requer_a_construcao_de_poco_artesiano_e_reservatorio_para_o_predio_da_prefeitura_municipal..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/669/requerimento_no_06-2015_-_wagner-02.03_-_requer_a_adocao_de_medidas_de_prevencao_de_doencas_para_servidores_publicos_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/670/requerimento_no_07-2015_-_wagner-02.03_-_requer_a_construcao_do_museu_municipal..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_no_08-2015_-_antonio-03.03_-_requer_a_doacao_de_terreno_no_setor_industrial_para_a_construcao_da_sede_da_empresa_de_transporte_lr_transportes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_no_09-2015_-_wagner-03.03_-_requer_implantacao_de_atendimento_medico_no_posto_de_saude_do_centro_uma_vez_por_mes_exclusivamente_para_homens..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_no_10-2015_-_wagner-03.03_-_requer_doacao_de_terreno_para_cidadaos_que_possuem_condicoes_financeiras_proprias_para_construcao..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_no_11-2015_-_wagner-03.03_-_requer_a_concessao_de_isencao_de_iptu_para_as_entidades_cdl_e_acic..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_no_12-2015_-_..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_no_13-2015_-_laureci_e_odonio-04.03_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_no_14-2015_-.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/678/requerimento_no_15-2015_-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_no_16-2015_-_lucimeire-05.03_-_requer_a_doacao_de_lote_para_a_pessoa_de_jose_roberto_dos_santos_brandao..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_no_17-2015_-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/681/requerimento_no_18-2015_-.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/999/requerimento_no_21-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/683/requerimento_no_22-2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/684/requerimento_no_23-2015_-_laureci_e_lucimeire-06.04.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/685/requerimento_no_24-2015_-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/687/requerimento_no_26-2015_-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/688/requerimento_no_27-2015_-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/689/requerimento_no_28-2015_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/690/requerimento_no_29-2015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/691/requerimento_no_30-2015_-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/692/requerimento_no_31-2015_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/693/requerimento_no_32-2015.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/694/requerimento_no_33-2015.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/695/requerimento_no_34-2015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/696/requerimento_no_35-2015_-.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/697/requerimento_no_36-2015.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/698/requerimento_no_37-2015.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/699/requerimento_no_38-2015.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/700/requerimento_no_39-2015_-_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/701/requerimento_no_40-2015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/702/requerimento_no_41-2015_-.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/703/requerimento_no_42-2015_-.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/704/requerimento_no_43-2015.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/705/requerimento_no_44-2015.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_no_45-2015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_no_46-2015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_no_47-2015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_no_48-2015.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_no_49-2015_-.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_no_51-2015_-_lucimeire_-_03.08.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_no_52-2015_-.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_no_53-2015.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_no_54-2015_-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_no_55-2015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_no_56-2015.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_no_57-2015.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_no_58-2015_-.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_no_59-2015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_no_60-2015.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_no_61-2015.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_no_62-2015.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_no_63-2015.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_no_64-2015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_no_65-2015.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/726/requerimento_no_66-2015.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/727/requerimento_no_67-2015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/728/requerimento_no_68-2015.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/729/requerimento_no_69-2015.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/730/requerimento_no_71-2015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/731/requerimento_no_72-2015.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/732/requerimento_no_73-2015.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/733/requerimento_no_74-2015.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/734/requerimento_no_75-2015.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/735/requerimento_no_76-2015.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/736/requerimento_no_77-2015.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/737/requerimento_no_78-2015.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/738/requerimento_no_79-2015.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/739/requerimento_no_81-2015.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2015/998/veto_no_01-2015_-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>