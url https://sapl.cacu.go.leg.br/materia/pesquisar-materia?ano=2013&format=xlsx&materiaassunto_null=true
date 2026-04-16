--- v0 (2026-02-18)
+++ v1 (2026-04-16)
@@ -54,3090 +54,3090 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>PEDRO VIEIRA, ANA CLÁUDIA, CELMA GOMES, LUCIMEIRE FREITAS, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1088/pdl_no_01-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1088/pdl_no_01-2013_-_.pdf</t>
   </si>
   <si>
     <t>Aprova o Balanço Geral da Prefeitura Municipal de Caçu, referente ao Exercício de 2010.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1089/pdl_no_03-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1089/pdl_no_03-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos ao Pároco JOSÉ GEOVANE DIAS,e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1090/pdl_no_04-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1090/pdl_no_04-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos ao Senhor RAINER EURIPEDES DE CASTRO CAVALCANTE.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LAURECI LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1091/pdl_no_05-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1091/pdl_no_05-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor André Fernandes de Almeida.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1092/pdl_no_06-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1092/pdl_no_06-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Davi Pires de Souza.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LAURECI LIMA, ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1093/pdl_no_07-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1093/pdl_no_07-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Eliezer de Moura Rezio.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1094/pdl_no_07-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1094/pdl_no_07-2013_-_.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1095/pdl_no_08-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1095/pdl_no_08-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Alessandro Rodrigues Correia.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1096/pdl_no_09-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1096/pdl_no_09-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Roberto dos Santos Brandão.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1097/pdl_no_10-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1097/pdl_no_10-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Nilton Nunes da Silva.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CELMA GOMES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1098/pdl_no_11-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1098/pdl_no_11-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Wagner Trindade do Nascimento.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1099/pdl_no_12-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1099/pdl_no_12-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Vilmar Batista de Melo.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1100/pdl_no_13-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1100/pdl_no_13-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Ademar Rezende Melo.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1101/pdl_no_14-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1101/pdl_no_14-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Joel Gerson Dias.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1102/pdl_no_15-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1102/pdl_no_15-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Maria Antonieta Pereira Dias.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1103/pdl_no_16-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1103/pdl_no_16-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Hélio de Jesus Aparecido Silva.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1104/pdl_no_17-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1104/pdl_no_17-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Divino de Freitas.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1105/pdl_no_18-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1105/pdl_no_18-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Roseli Pereira de Souza Guimarães.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>LUCIMEIRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1106/pdl_no_19-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1106/pdl_no_19-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Ana Maria de Oliveira.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1107/pdl_no_20-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1107/pdl_no_20-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhor Aparecido Cândido Ferreira.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1108/pdl_no_21-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1108/pdl_no_21-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhor Inácio Eurípedes Cloches.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1109/pdl_no_22-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1109/pdl_no_22-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhor Ubiratan da Silva Segantini (Bira).</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ANA CLÁUDIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1110/pdl_no_23-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1110/pdl_no_23-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Rubens Ferreira.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1111/pdl_no_24-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1111/pdl_no_24-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhor Ovídio Emídio da Silveira.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1112/pdl_no_25-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1112/pdl_no_25-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Conceição Marciano de Oliveira.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1113/pdl_no_26-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1113/pdl_no_26-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Cláinio Uester de Souza Ribeiro.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1114/pdl_no_27-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1114/pdl_no_27-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Airton Vieira da Silva.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1115/pdl_no_28-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1115/pdl_no_28-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Amilton Crescêncio de Oliveira.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1116/pdl_no_29-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1116/pdl_no_29-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Durval Gomes.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1117/pdl_no_30-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1117/pdl_no_30-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Silvério Sobrinho.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1118/pdl_no_31-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1118/pdl_no_31-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Amador Ferreira Lopes.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1119/pdl_no_32-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1119/pdl_no_32-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Ronaldo Siqueira de Souza.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1120/pdl_no_33-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1120/pdl_no_33-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor João Felix de Lima.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1121/pdl_no_34-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1121/pdl_no_34-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Moacir de Freitas Pinto.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1122/pdl_no_35-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1122/pdl_no_35-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Lázaro de Freitas Pinto.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1123/pdl_no_36-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1123/pdl_no_36-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor José Luzia Vieira.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1124/pdl_no_37-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1124/pdl_no_37-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Tassiany Costa Oliveira.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1125/pdl_no_38-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1125/pdl_no_38-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere título de Cidadania ao Senhor Marcos Abrão Roriz Soares de Carvalho.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1126/pdl_no_39-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1126/pdl_no_39-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Keila Almeida da Silva Rosa.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1127/pdl_no_40-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1127/pdl_no_40-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Elaine Aparecida da Silva.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1128/pdl_no_41-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1128/pdl_no_41-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora Suely das Graças Morais Junqueiroz.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1129/pdl_no_42-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1129/pdl_no_42-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Adelvair Justino de Oliveira.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1130/pdl_no_43-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1130/pdl_no_43-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Emerson Franco de Paula.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1131/pdl_no_44-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1131/pdl_no_44-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Sérgio Murilo da Silva.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1132/pdl_no_45-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1132/pdl_no_45-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Pedro Martins Neto.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1133/pdl_no_46-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1133/pdl_no_46-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania a Senhora  Celma Gomes Ferreira Franco.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1134/pdl_no_47-2013_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1134/pdl_no_47-2013_-_.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadania ao Senhor Wilson Pereira da Silva.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1138/pl_no_01_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1138/pl_no_01_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos ativos e inativos do município de Caçu em 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1137/pl_no_02_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1137/pl_no_02_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre convalidação de ato legal normativo do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1139/pl_no_03_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1139/pl_no_03_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal construir e doar Casas Populares, terrenos públicos, serviços, materiais de construção e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>ORLANDO OLIVEIRA, LUCIMEIRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1140/pl_no_05_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1140/pl_no_05_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos da Câmara Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1141/pl_no_06_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1141/pl_no_06_-_.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 28 e acrescenta os artigos 28A,  28B, 28C, 28D, 28E, 28F, 28G, e 28H na Lei Municipal nº 993/1994 e cria o Sistema de Avaliação de Desempenho Funcional e dá outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1142/pl_no_07_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1142/pl_no_07_-_.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 10, caput, da Lei Municipal nº 1487/06, de novembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1143/pl_no_08_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1143/pl_no_08_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Comitê de Investimentos do CAÇUPREV e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1144/pl_no_08_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1144/pl_no_08_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal transigir com credores e litigantes do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1145/pl_no_10_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1145/pl_no_10_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Municipal de Ensino de Caçu, Estado de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1146/pl_no_11_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1146/pl_no_11_-_.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10, da Lei Municipal nº 1735/11, de de 11 de julho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1147/pl_no_12_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1147/pl_no_12_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública  e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1148/pl_no_13_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1148/pl_no_13_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1149/pl_no_14_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1149/pl_no_14_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes urbanos na cidade de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1150/pl_no_15_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1150/pl_no_15_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a pagar indenização a pessoa que específica e dá outras providências.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1151/pl_no_16_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1151/pl_no_16_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação à pessoa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1152/pl_no_17_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1152/pl_no_17_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Políticas sobre Drogas, no Município de Caçu-GO, e dá outras providências.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1153/pl_no_19_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1153/pl_no_19_-_.pdf</t>
   </si>
   <si>
     <t>Estabelece normas sobre o horário de funcionamento de estabelecimentos comerciais, industriais, prestadores de serviços ou similares, revoga as leis n° 1002/94 de 07 de abril de 1994, 1302/02 de 08 de abril de 2002, 1570/09 de 19 de março de 2009, 1603/10 de 05 de agosto de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1154/pl_no_21_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1154/pl_no_21_-_.pdf</t>
   </si>
   <si>
     <t>Estabelece novos parâmetros relativos à política municipal dos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1155/pl_no_22_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1155/pl_no_22_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Igreja Evangélica Assembléia de Deus Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1156/pl_no_23_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1156/pl_no_23_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1157/pl_no_26_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1157/pl_no_26_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Atendimento à População na área e Assistência Social no âmbito do Município de Caçu, e dá outras providências</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1158/pl_no_27_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1158/pl_no_27_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação Arraial dos Amigos, e dá outras providências.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/3010/projeto_de_lei_no_28_2013.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/3010/projeto_de_lei_no_28_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no Calendário Oficial de Eventos do Município de Caçu-GO, o Dia da Consciência Jovem, a ser comemorado todo último domingo do mês de abril de cada ano e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1159/pl_no_29_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1159/pl_no_29_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária (LOA) para o exercício de 2014 , e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1160/pl_no_30_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1160/pl_no_30_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial ao Orçamento vigente, para aquisição de área de terras denominada 'Clube do Laço', e dá outras providências.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1161/pl_no_31_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1161/pl_no_31_-_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1138/98, e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1162/pl_no_32_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1162/pl_no_32_-_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1426/05, de 27 de abril de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1163/pl_no_33_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1163/pl_no_33_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à pessoa física que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1164/pl_no_34_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1164/pl_no_34_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contribuição financeira à Igreja Evangélica 'Só o Senhor é Deus', e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1165/pl_no_35_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1165/pl_no_35_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações de Ruas na cidade de Caçu/GO, e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1166/pl_no_36_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1166/pl_no_36_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública na cidade de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1167/pl_no_37_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1167/pl_no_37_-_.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>ANA CLÁUDIA, PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1168/pl_no_38_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1168/pl_no_38_-_.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1169/pl_no_39_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1169/pl_no_39_-_.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1170/pl_no_40_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1170/pl_no_40_-_.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1171/pl_no_41_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1171/pl_no_41_-_.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1172/pl_no_42_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1172/pl_no_42_-_.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1173/pl_no_43_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1173/pl_no_43_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramento de lotes urbanos na cidade de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1174/pl_no_44_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1174/pl_no_44_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar doação de despesas de escrituração, registro, emolumentos e outras e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1175/pl_no_45_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1175/pl_no_45_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Programa 'Calçada para todos' e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1176/pl_no_46_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1176/pl_no_46_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desincorporar bem móvel do patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1177/pl_no_47_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1177/pl_no_47_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Associação Arraial dos Amigos e à APAE de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1178/pl_no_48_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1178/pl_no_48_-_.pdf</t>
   </si>
   <si>
     <t>Estabelece a criação das Associações de Bairros e/ou moradores como obrigatoriedade para a representação dos bairros e setores da cidade de Caçu/GO junto aos poderes públicos.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1179/pl_no_49_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1179/pl_no_49_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira, ceder veículos e maquinários ao Sindicato Rural de Caçu e a realizar transporte de visitantes no entorno do perímetro urbano ao Parque de Exposição para realização do evento EXPOCAÇU 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1180/pl_no_50_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1180/pl_no_50_-_.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1181/pl_no_51_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1181/pl_no_51_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira ao Dispensário Espírita Adolpho Bezerra de Menezes, e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1182/pl_no_52_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1182/pl_no_52_-_.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos adicionais suplementares no Orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/</t>
+    <t>http://sapl.cacu.go.leg.br/media/</t>
   </si>
   <si>
     <t>Institui no Município de Caçu o tratamento diferenciado e favorecido às microempresas e empresas de pequeno porte de que trata a Lei Complementar Federal n° 123 de 14 de dezembro de 2006, assim como as Leis Complementares n° 127 e 128 consolidadas e dá outras providências.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1184/pl_no_54_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1184/pl_no_54_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a contratar operação de crédito na forma de contrato de financiamento para aquisição de bens ou de consórcio ou de arrendamento mercantil, com finalidade de modernizar e renovar a frota de máquinas e caminhões do município e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1185/pl_no_55_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1185/pl_no_55_-_.pdf</t>
   </si>
   <si>
     <t>Institui a meia-entrada para professores da rede pública e privada de ensino que proporcione lazer e entretenimento e dá outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1186/pl_no_56_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1186/pl_no_56_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Pessoa com Deficiência e institui a Conferência Municipal dos Direitos da Pessoa com Deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1187/pl_no_57_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1187/pl_no_57_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento vigente, e dá outras providências..</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1188/pl_no_58_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1188/pl_no_58_-_.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Municipal de Inspeção de Produtos de Origem Animal e Vegetal no Município de Caçu (SIM) e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1189/pl_no_59_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1189/pl_no_59_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza a desincorporação de bens móveis do patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1190/pl_no_60_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1190/pl_no_60_-_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1780/12 de 30 de março de 2012, que inclui dispositivos na Lei Municipal nº 956/93, de 08 de março de 1993, e dá outras providências.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1191/pl_no_61_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1191/pl_no_61_-_.pdf</t>
   </si>
   <si>
     <t>Altera o texto da Lei Municipal nº 1835/13, de 15  de maio de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1192/pl_no_62_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1192/pl_no_62_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à pessoa jurídica que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1193/pl_no_63_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1193/pl_no_63_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênios, realizar concessão de uso de bens e a disponibilizar servidores públicos municipais junto ao SEBRAE - Serviço de Apoio ao Micro e Pequenas Empresas de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1194/pl_no_64_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1194/pl_no_64_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes urbanos na cidade de Caçu, dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1195/pl_no_65_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1195/pl_no_65_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Diocese de Jataí - Paróquia Sagrado Coração de Jesus , e dá outras providências.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1196/pl_no_66_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1196/pl_no_66_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Ordem Espiritualista Cristã Télio do Amanhecer de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1197/pl_no_67_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1197/pl_no_67_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração do Cargo de Coordenadora de Auxiliar de Serviços Gerais criado pela Resolução 03/13, de 09 de outubro de 2013.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1198/pl_no_68_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1198/pl_no_68_-_.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Caçu, para o exercício financeiro de 2014.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1199/pl_no_69_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1199/pl_no_69_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Municipio de Caçu-GO, para o período de 2014 a 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1200/pl_no_70_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1200/pl_no_70_-_.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1201/pl_no_71_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1201/pl_no_71_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública na cidade de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1202/pl_no_72_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1202/pl_no_72_-_.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua 20 de Outubro na cidade de Caçu/GO e dá outras providências.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1203/pl_no_73_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1203/pl_no_73_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desincorporar bens móveis de patrimônio e efetivar a alienação por doações às pessoas jurídicas que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1204/pl_no_74_-_..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1204/pl_no_74_-_..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 956/93, cria na administração centralizada do município de Caçu a Secretaria Municipal de Gestão, e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1205/pl_no_75_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1205/pl_no_75_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira à Igreja Pentecostal Deus é Amor, e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1206/pl_no_76_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1206/pl_no_76_-_.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Aprendiz no âmbito da Administração Pública Direta e Indireta, no Município de Caçu/GO, e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1207/pl_no_77_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1207/pl_no_77_-_.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Reflorestamento do Ribeirão Água Fria e seus afluentes, e dá outras providências.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1208/pl_no_78_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1208/pl_no_78_-_.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1209/pl_no_79_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1209/pl_no_79_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza a Criação do Programa. Desenvolvimento. da Cadeia Produtiva da Aquicultura Familiar, a utilização de recursos na promoção de ações de apoio e incentivo e atividade, cria o conselho municipal de desenvolvimento rural sustentável -CMDRS-, e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1210/pl_no_80_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1210/pl_no_80_-_.pdf</t>
   </si>
   <si>
     <t>Altera o texto da Lei Municipal nº 1513/07, de 27 de novembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1211/pl_no_81_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1211/pl_no_81_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar contribuição financeira a pessoa que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO, CELMA GOMES, LAURECI LIMA, LUCIMEIRE FREITAS, ODÔNIO ANCELMO, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1212/projeto_de_resolucao_no_01_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1212/projeto_de_resolucao_no_01_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das comissões permanentes da câmara municipal de Caçupara o ano de 2013.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>PEDRO VIEIRA, ANTÔNIO SEVERINO, CELMA GOMES, LAURECI LIMA, LUCIMEIRE FREITAS, ODÔNIO ANCELMO, ORLANDO OLIVEIRA, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1213/projeto_de_resolucao_no_02_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1213/projeto_de_resolucao_no_02_-_.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos da Resolução nº 05-2006.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1214/projeto_de_resolucao_no_03_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1214/projeto_de_resolucao_no_03_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Resolução nº 04/99 de 09 de dezembro de 1999, e dá outras providências..</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>LUCIMEIRE FREITAS, ANTÔNIO SEVERINO, CELMA GOMES, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1215/projeto_de_resolucao_no_04_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1215/projeto_de_resolucao_no_04_-_.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 131 do capítulo III Das Sessões Ordinárias da Resolução nº 05 de 16 de novembro de 2006 e dá outras providências</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/4742/porjeto_de_resolucao_05-2013.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/4742/porjeto_de_resolucao_05-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE CAÇU PARA O ANO DE 2014.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1135/pelom_no_01_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1135/pelom_no_01_-_.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Inciso II, do Art. 12, da Lei Orgânica do Município de Caçu, Estado de Goiás.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1136/pelom_no_02_-_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1136/pelom_no_02_-_.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Inciso VII, do Art. 36, da Lei Orgânica do Município de Caçu, Estado de Goiás.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/834/requerimento_no_01.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/834/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Solicita que seja adquiridos maquinários para a Secretaria de Transportes de nosso Município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/835/requerimento_no_02.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/835/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam asfaltadas todas as ruas do Setor Industrial de nosso Município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/836/requerimento_no_03_-_antonio_solicita_provid._para_que_seja_sanada_o_problema_do_mau_cheiro_produzidos_pelo_frigorifico_kadao.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/836/requerimento_no_03_-_antonio_solicita_provid._para_que_seja_sanada_o_problema_do_mau_cheiro_produzidos_pelo_frigorifico_kadao.pdf</t>
   </si>
   <si>
     <t>Solicita providências para que seja sanada o problema do mau cheiro produzidos pelo Frigorífico “KADÃO”.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/837/requerimento_no_04.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/837/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Rua Vicente Soares, nas proximidades do Lago.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/838/requerimento_no_05.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/838/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja disponibilizado um veículo exclusivo para os pacientes que fazem tratamento de hemodiálise na cidade de Rio Verde.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/839/requerimento_no_06.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/839/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado Projeto de Lei à Câmara Municipal concedendo Isenção de Juros e anestia de multas aplicadas sobre IPTU e ITU aos contribuintes em débito com o Município.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/840/requerimento_no_07.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/840/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de atendimento de saúde domiciliar para idosos e enfermos com dificuldade de locomoção.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/841/requerimento_no_08.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/841/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>Requer que se torne obrigatório a realização de curso de primeiros socorros aos servidores das Creches Municipais.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/842/requerimento_no_09.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/842/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição e instalação de Gerador de Energia no Hospital Municipal.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/843/requerimento_no_10.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/843/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>Requer a distribuição dos medicamentos de uso contínuo nos Postos de Saúde, Centro Comunitário e Hospital Municipal.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>Requer a informatização do Sistema de Saúde Municipal com a criação do cartão cadastral.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/845/requerimento_no_13.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/845/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>Requer a celebração de convênio para a implantação do Posto de Atendimento do Vapt-Vupt em nossa cidade.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/846/requerimento_no_14.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/846/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um quebra-molas na Av. Ildefonso Carneiro, em frente ao Banco do Brasil.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/847/requerimento_no_16.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/847/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição do alambrado do Colégio Estadual D. Pedro II.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>CELMA GOMES, ANA CLÁUDIA, ANTÔNIO SEVERINO, LAURECI LIMA, LUCIMEIRE FREITAS, ODÔNIO ANCELMO, ORLANDO OLIVEIRA, PEDRO VIEIRA, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/848/requerimento_no_17.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/848/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Requer a celebração de convênio para tratamento de usuários de drogas e álcoool e constr. de casa de atendimento.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>Solicita providências para seja firmado convênio entre o Município e o Centro Espírita Joana D’arc.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/850/requerimento_no_20.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/850/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Requer que seja asfaltada, ou em regime provisório, cascalhada a Rua Túlio Ribeiro da Cunha, do Setor São Paulo.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/851/requerimento_no_21.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/851/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Av. Ildefonso Carneiro, próximo a Borracharia Beira Rio.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/852/requerimento_no_22.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/852/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam contratados Agentes de Saúde para atuarem tanto na cidade como na Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/854/requerimento_no_23.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/854/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento da ruas dos Bairros Boa Vista, Arco-Íris e Água Fria.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/855/requerimento_no_24.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/855/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Solicita que se torne obrigatório o ensino dos Hinos do Brasil, de Goiás e de Caçu nas Escolas de nosso Município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/856/requerimento_no_25.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/856/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>Requer a celebração de convênio e abertura de posto de atendimento da SEMARH-GO em nosso Município.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/857/requerimento_no_26.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/857/requerimento_no_26.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adquiridos 03 computadores para o Hospital Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/858/requerimento_no_27.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/858/requerimento_no_27.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação e manutenção das Estradas Municipais e ramais de nosso Município.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/859/requerimento_no_28.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/859/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Educador Físico para atuar na área da Saúde.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/860/requerimento_no_29.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/860/requerimento_no_29.pdf</t>
   </si>
   <si>
     <t>Solicita reforma geral do Ginásio de Esportes Tancredo Neves.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/861/requerimento_no_30.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/861/requerimento_no_30.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Rede Elétrica na Rua Aristides Crisóstomo dos Santos, que dá acesso ao Bairro Boa Vista.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/862/requerimento_no_31.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/862/requerimento_no_31.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja disponibilizada Caçambas nas entradas principais da cidade.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/863/requerimento_no_32.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/863/requerimento_no_32.pdf</t>
   </si>
   <si>
     <t>Solicita providências para que seja firmado convênio entre o Município e o CEREA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/864/requerimento_no_33_-.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/864/requerimento_no_33_-.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação da Praça da Igreja Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/865/requerimento_no_34.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/865/requerimento_no_34.pdf</t>
   </si>
   <si>
     <t>Solicita celebração de Convênio com a Polícia Militar, com fim de instituir Banco de Horas.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/866/requerimento_no_36.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/866/requerimento_no_36.pdf</t>
   </si>
   <si>
     <t>Requer que seja construído Monumento à Bíblia na Praça Jair Pereira Rocha (Praça da Prefeitura).</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/867/requerimento_no_37.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/867/requerimento_no_37.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de uma Plaina Traseira para que seja disponibilizada às Associações de Produtores Rurais.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/868/requerimento_no_38.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/868/requerimento_no_38.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quebra-molas na Rua Coronel Manoel Inácio, nas proximidades do Colégio Estadual Dom Pedro II.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/869/requerimento_no_39.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/869/requerimento_no_39.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poços artesianos para as famílias dos Assentamentos Sonho Real e São Jerônimo.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/870/requerimento_no_40.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/870/requerimento_no_40.pdf</t>
   </si>
   <si>
     <t>Solicita servidor para auxiliar a Polícia Militar de Caçu em seus trabalhos administrativos.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/871/requerimento_no_41.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/871/requerimento_no_41.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização de trânsito, vertical e horizontal, nas vias públicas, nas vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/872/requerimento_no_42.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/872/requerimento_no_42.pdf</t>
   </si>
   <si>
     <t>Solicita doação de um terreno para Igreja Presbiteriana, com fim de construir residência.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/873/requerimento_no_43.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/873/requerimento_no_43.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltamento e construção de meio-fio na Rua Flavio Alves de Lima do Setor Junqueiroz.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>ANTÔNIO SEVERINO, CELMA GOMES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/874/requerimento_no_44.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/874/requerimento_no_44.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica do início da Rua Cel. Manoel Inácio.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/875/requerimento_no_45.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/875/requerimento_no_45.pdf</t>
   </si>
   <si>
     <t>Requer a atualização e mudança das placas indicativas das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/876/requerimento_no_46.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/876/requerimento_no_46.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçadas e meio fio nas ruas do Setor Vale do Sol.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/877/requerimento_no_47.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/877/requerimento_no_47.pdf</t>
   </si>
   <si>
     <t>Requer a criação de banda marcial e coral de música.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/878/requerimento_no_49.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/878/requerimento_no_49.pdf</t>
   </si>
   <si>
     <t>Requer a edificação de Praça de Recreação e Posto de Saúde no Setor Vale do Sol.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/879/requerimento_no_50.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/879/requerimento_no_50.pdf</t>
   </si>
   <si>
     <t>Solicita construção de segunda linha de transmissão de Energia para Caçu, junto à CELG.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>WAGNER TRINDADE, ORLANDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/880/requerimento_no_52.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/880/requerimento_no_52.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um Cristo Redentor, na entrada de nossa cidade pela Av. Ildefonso Carneiro.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/881/requerimento_no_53.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/881/requerimento_no_53.pdf</t>
   </si>
   <si>
     <t>Solicita pagamento de água, energia e doação de cestas básicas para pessoas carentes.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/882/requerimento_no_54.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/882/requerimento_no_54.pdf</t>
   </si>
   <si>
     <t>Solicita regularização de uma área no Bairro São João de propriedade de Rodolfo Marcelino Ancelmo.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/883/requerimento_no_56.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/883/requerimento_no_56.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação da Secretaria de Obras e Serviços na atual Gestão do Poder Público.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>ANA CLÁUDIA, ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/884/requerimento_no_57.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/884/requerimento_no_57.pdf</t>
   </si>
   <si>
     <t>Requer a construção de praça de eventos com estrutura física pronta para realização de festas.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>ANA CLÁUDIA, LAURECI LIMA, ODÔNIO ANCELMO</t>
   </si>
   <si>
     <t>Requer o recapeamento do asfalto no Setor São Paulo de nossa cidade.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/886/requerimento_no_59.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/886/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Academia ao lado do Ginásio de Esportes de nossa cidade</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/901/requerimento_no_62.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/901/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma rotatória no cruzamento das ruas, que dão acesso às instalações da antiga Feira Coberta.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/902/requerimento_no_63.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/902/requerimento_no_63.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do Sistema de fornecimento de água no Setor São Paulo.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/903/requerimento_no_64.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/903/requerimento_no_64.pdf</t>
   </si>
   <si>
     <t>Requer que sejam adquiridos para o Hospital Municipal, aparelhos de exames de Raio-X, Mamografia e Ultra-Som e também que seja construída no Hospital, uma sala específica para realização de exames.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/904/requerimento_no_65.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/904/requerimento_no_65.pdf</t>
   </si>
   <si>
     <t>Requer construção de Poços Artesianos na Creche, CEMEI 1 e 2 e Hospital Municipal.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/905/requerimento_no_66.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/905/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção de doação de terreno urbano feito por meio do Decreto nº 326-10, de 08.10.2010.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/906/requerimento_no_67.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/906/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Requer a ligação de rede de energia elétrica para pessoa que especifica (Almir Santos Souza).</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/907/requerimento_no_69.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/907/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma avenida com ciclovia e pista de caminhada até o lago do Ribeirão.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/908/requerimento_no_70.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/908/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Solicita a demarcação de Boxes com bancas e tendas para acomodação dos feirantes de nossa cidade.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/909/requerimento_no_72.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/909/requerimento_no_72.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de Cartão Benefício para a comunidade carente.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/910/requerimento_no_73.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/910/requerimento_no_73.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de climatizadores no Hospital Municipal.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/911/requerimento_no_74.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/911/requerimento_no_74.pdf</t>
   </si>
   <si>
     <t>Requer a criação de loteamento para funcionários públicos municipais que não possuem residência própria.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>LAURECI LIMA, ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/912/requerimento_no_76.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/912/requerimento_no_76.pdf</t>
   </si>
   <si>
     <t>Requer a mudança de local de tratamento médico dos pacientes moradores do Bairro Boa Vista.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/913/requerimento_no_77.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/913/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Estádio de Futebol em nossa cidade.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/914/requerimento_no_78.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/914/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de veículo para a Vigilância Sanitária Municipal.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/915/requerimento_no_79.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/915/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um triturador de entulhos e galhos de árvores.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/916/requerimento_no_80.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/916/requerimento_no_80.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da Ponte do Rio Claro.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/917/requerimento_no_81.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/917/requerimento_no_81.pdf</t>
   </si>
   <si>
     <t>Requer a cobertura da área de eventos junto ao Ginásio de Esportes.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/918/requerimento_no_82.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/918/requerimento_no_82.pdf</t>
   </si>
   <si>
     <t>Requer o asfaltamento da Av. Ildefonso Carneiro desde o trevo da acesso à cidade até a esquina do Posto Nasa.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/919/requerimento_no_83.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/919/requerimento_no_83.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização de ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/920/requerimento_no_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/920/requerimento_no_85.pdf</t>
   </si>
   <si>
     <t>Requer benefícios e a regularização dos documentos dos Setores Vale do Sol e Industrial.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/921/requerimento_no_87.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/921/requerimento_no_87.pdf</t>
   </si>
   <si>
     <t>Requer a criação do sistema de atendimento médico-odontológico na zona rural.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/922/requerimento_no_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/922/requerimento_no_88.pdf</t>
   </si>
   <si>
     <t>Requer a doação de terreno para entidade religiosa Casa de Louvor.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/923/requerimento_no_90.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/923/requerimento_no_90.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um “Albergue” como casa de apoio para as pessoas necessitadas.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/887/requerimento_no_91.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/887/requerimento_no_91.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento das ruas do Setor Vale do Sol.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/888/requerimento_no_92.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/888/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>Requer o incentivo à arborização da cidade de Caçu-GO.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/925/requerimento_no_94.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/925/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de uma Tenda para ser usada durante os sepultamentos no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1227/requerimento_no_95.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1227/requerimento_no_95.pdf</t>
   </si>
   <si>
     <t>Requer a construção de rede de energia elétrica no final da Rua Paulo e Silva, no Setor Arco Iris.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1228/requerimento_no_97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1228/requerimento_no_97.pdf</t>
   </si>
   <si>
     <t>Requer a construção de estacionamento, ao lado do Paço Municipal, na Rua José Reinaldo Vieira.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>CELMA GOMES, LUCIMEIRE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1229/requerimento_no_98.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1229/requerimento_no_98.pdf</t>
   </si>
   <si>
     <t>Requer a formulação de parceria entre a Prefeitura Municipal de Caçu e o Plano de Saúde IPASGO e-ou outros.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1230/requerimento_no_100.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1230/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>Requer a reforma das instalações do Terminal Rodoviário de nossa cidade.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/889/requerimento_no_102.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/889/requerimento_no_102.pdf</t>
   </si>
   <si>
     <t>Requer que seja exigido das Agências Bancárias de nossa cidade, o cumprimento da Lei Municipal nº 1540-2008.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/890/requerimento_no_103.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/890/requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>Requer incentivo e ajuda financeira aos peões de boiadeiro que representam nosso Município.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1231/requerimento_no_104.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1231/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um 'CANIL MUNICIPAL'.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1232/requerimento_no_105.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1232/requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>Requer a criação do Sistema de Transporte Escolar Urbano para alunos dos Bairros Vale do Sol, Água Fria e Boa Vista.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1233/requerimento_no_106.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1233/requerimento_no_106.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um parquinho de diversão e uma quadra poliesportiva na Escola Mul. Olívio Girotto.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1234/requerimento_no_108.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1234/requerimento_no_108.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Posto de Saúde no Setor Boa Vista.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1235/requerimento_no_109.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1235/requerimento_no_109.pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas dos postes da Praça do Lago por modelos mais potentes.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1239/requerimento_no_110.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1239/requerimento_no_110.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de uniformes para modalidades esportivas dos alunos da APAE.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1240/requerimento_no_111.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1240/requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>Requer a climatização das salas de aulas das escolas municipais.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1242/requerimento_no_112.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1242/requerimento_no_112.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçadas no terreno em frente à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1243/requerimento_no_114.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1243/requerimento_no_114.pdf</t>
   </si>
   <si>
     <t>Solicita asfalto para a Rua Vovó Custódia e para a Viela Manoel Alves de Lima</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1244/requerimento_no_115.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1244/requerimento_no_115.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Parque Infantil na Creche Municipal Valéria Jaime Peixoto Perillo.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1417/requerimento_no_116_-_requer_a_construcao_de_garagem_para_os_veiculos_do_poder_publico_municipal.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1417/requerimento_no_116_-_requer_a_construcao_de_garagem_para_os_veiculos_do_poder_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Requer a construção de garagem, para os veículos do Poder Público Municipal.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Requer a aquisição de Ônibus para a Secretaria de Esportes da Prefeitura Municipal de Caçu.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_no_118.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_no_118.pdf</t>
   </si>
   <si>
     <t>Solicita idealização de projeto para melhoria do Córrego Água Fria, que margeia nossa cidade.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/900/requerimento_no_119.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/900/requerimento_no_119.pdf</t>
   </si>
   <si>
     <t>Solicita a formalização de convênio com o Sindicato, para apoio técnico para atender o programa balde cheio.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_no_121.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_no_121.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de Bancos na área externa do Posto de Saúde 'Diva'.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_no_122.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_no_122.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola Damasceno Ribeiro.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_no_123.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_no_123.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do Serviço de Inspeção Municipal-SIM, em nosso Município.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/891/requerimento_no_124.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/891/requerimento_no_124.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de um trator com implementos juntamente com ordenhas para ASPRUC.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/892/requerimento_no_125.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/892/requerimento_no_125.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam disponibilizados 4 servidores do Município para prestar serviços na Agência do Detran em Caçu.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Requer a celebração de convênio com a Associação Ana Custódia de Jesus.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>LUCIMEIRE FREITAS, PEDRO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_no_127.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_no_127.pdf</t>
   </si>
   <si>
     <t>Requer a construção de estacionamento no Centro Cultural Rozenda Cândida Guimarães.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1425/requerimento_no_128.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1425/requerimento_no_128.pdf</t>
   </si>
   <si>
     <t>Requer o conserto e funcionamento da Fonte Luminosa da Praça Joaquim Rodrigues e guarda para vigilância.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1426/requerimento_no_129.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1426/requerimento_no_129.pdf</t>
   </si>
   <si>
     <t>Requer a restauração e cobertura da quadra da Praça dos Pioneiros de nossa Cidade.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1427/requerimento_no_130.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1427/requerimento_no_130.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de um terreno para a Igreja Evangélica Assembléia de Deus Ministério Jardim América Madureira.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1428/requerimento_no_132.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1428/requerimento_no_132.pdf</t>
   </si>
   <si>
     <t>Requer a adequação do Prédio da Câmara Municipal nos padrões da Acessibilidade.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1429/requerimento_no_133.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1429/requerimento_no_133.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma sede para Projeto CONVIVER.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Requer a construção de muros em frente ao alojamento dos policiais de Caçu.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/893/requerimento_no_135.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/893/requerimento_no_135.pdf</t>
   </si>
   <si>
     <t>Requer a reforma das casas dos Policiais Militares.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/894/requerimento_no_136.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/894/requerimento_no_136.pdf</t>
   </si>
   <si>
     <t>Solicita a construção do prolongamento da Rua 20 no Bairro Arco Iris II em via de duas pistas até a Rodovia GO-206.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/895/requerimento_no_137.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/895/requerimento_no_137.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido aumento salarial para os motoristas de ônibus escolares.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/896/requerimento_no_139.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/896/requerimento_no_139.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um caminhão betoneira para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1431/requerimento_no_140.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1431/requerimento_no_140.pdf</t>
   </si>
   <si>
     <t>Requer que conceda aumento de ganho real a todos os Servidores do Município de Caçu.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1432/requerimento_no_141.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1432/requerimento_no_141.pdf</t>
   </si>
   <si>
     <t>Solicita asfalto para as Ruas Osório José Guimarães e Rio Claro, no Setor Morada dos Sonhos.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1433/requerimento_no_142.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1433/requerimento_no_142.pdf</t>
   </si>
   <si>
     <t>Requer doação de área ao Senhor Manoel Alves da Costa.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1434/requerimento_no_143.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1434/requerimento_no_143.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do sistema de coleta seletiva, reciclagem do lixo doméstico em Caçu e criação de cooperativa.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>LUCIMEIRE FREITAS, ORLANDO OLIVEIRA, WAGNER TRINDADE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1435/requerimento_no_144.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1435/requerimento_no_144.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Assistente Social para o Hospital Municipal Pedro Martins de Sousa.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1450/requerimento_no_145.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1450/requerimento_no_145.pdf</t>
   </si>
   <si>
     <t>Requer o pagamento de água e energia para os policiais militares que residem nas casas da Prefeitura.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1452/requerimento_no_146.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1452/requerimento_no_146.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um bebedouro na Estação Rodoviária Valdir Alves de Castro.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/897/requerimento_no_147.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/897/requerimento_no_147.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de área para estacionamento anexa ao Parque de Exposição Leonides Dolores Machado.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/898/requerimento_no_148.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/898/requerimento_no_148.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço artesiano para a Associação de Produtores Rurais ASPRUC.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1476/requerimento_no_150.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1476/requerimento_no_150.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado mais um agente carcerário para a Agência Prisional de Caçu.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1477/requerimento_no_151.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1477/requerimento_no_151.pdf</t>
   </si>
   <si>
     <t>Requer a transferência da sede administrativa do batalhão da Polícia Militar para o prédio do antigo fórum.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1478/requerimento_no_152.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1478/requerimento_no_152.pdf</t>
   </si>
   <si>
     <t>Solicita a construção da sede do Instituto CAÇUPREV.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1479/requerimento_no_153.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1479/requerimento_no_153.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Capela no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1481/requerimento_no_158.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1481/requerimento_no_158.pdf</t>
   </si>
   <si>
     <t>Requer o aumento do adicional de insalubridade para os servidores na Secretaria da Saúde.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1483/requerimento_no_159.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1483/requerimento_no_159.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantada SMT-Superintendência Municipal de Trânsito, em nosso Município.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1485/requerimento_no_160.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1485/requerimento_no_160.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição do prédio da antiga CASEGO, para acomodar departamentos da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1486/requerimento_no_164.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1486/requerimento_no_164.pdf</t>
   </si>
   <si>
     <t>Solicita uma ampla e moderna no prédio do CEREA de Caçu.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1487/requerimento_no_166.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1487/requerimento_no_166.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de 100 (cem) cadeiras para a Igreja Assembléia Deus-Missão, no Setor Arco Íris.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1489/requerimento_no_167.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1489/requerimento_no_167.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de Plantadeira, Enciladeira, Carreta de Trator, Lâmina e Pneus para Assentamento São Jerônimo.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1490/requerimento_no_168.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1490/requerimento_no_168.pdf</t>
   </si>
   <si>
     <t>Solicita doação de televisor para a Unidade de Saúde Sebastião Vieira Neto (Lola).</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>CELMA GOMES, ANTÔNIO SEVERINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1492/requerimento_no_169.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1492/requerimento_no_169.pdf</t>
   </si>
   <si>
     <t>Requer a transferência da Feira de Domingo para a praça de Eventos.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1493/requerimento_no_172.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1493/requerimento_no_172.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração das ruas de pedras de nossa cidade para ruas asfaltadas.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1494/requerimento_no_173.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1494/requerimento_no_173.pdf</t>
   </si>
   <si>
     <t>Solicita contribuição para Igreja Evangélica Assembleia de Deus Minist. Vila Nova.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1496/requerimento_no_174.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1496/requerimento_no_174.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Festival de Músicas em nossa cidade.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1498/requerimento_no_175.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1498/requerimento_no_175.pdf</t>
   </si>
   <si>
     <t>Solicita acesso internet sem fio Wi-Fi na Praça da Prefeitura.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1499/requerimento_no_177.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1499/requerimento_no_177.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quebra-molas próximo ao Setor Boa Vista na Rua José Alan Kardec França.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1500/requerimento_no_178.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1500/requerimento_no_178.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma UNIDADE DE SAÚDE para animais de pequeno porte.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1502/requerimento_no_179.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1502/requerimento_no_179.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, que diligencie serviços de limpeza ecológica nos lagos.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1503/requerimento_no_180.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1503/requerimento_no_180.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quebra-molas na Rua Arthur Ferraz de Almeida, nas proximidades do Alcaçuz Social Clube.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/899/requerimento_no_181.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/899/requerimento_no_181.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois quebra-molas , na Rua José Alan Kardec França, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>WAGNER TRINDADE, CELMA GOMES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1223/requerimento_no_182.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1223/requerimento_no_182.pdf</t>
   </si>
   <si>
     <t>Solicita doação de terreno para a Igreja Só o Senhor é Deus.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1224/requerimento_no_183.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1224/requerimento_no_183.pdf</t>
   </si>
   <si>
     <t>Solicita doação de um terreno, no Setor Água Fria para a Paróquia Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1225/requerimento_no_184.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1225/requerimento_no_184.pdf</t>
   </si>
   <si>
     <t>Solicita parceria com todos os assentamentos com serviço de gradiação e incentivo para plantação, em parcerias com a Secretarias de Agricultura e de Obras.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1226/requerimento_no_185.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1226/requerimento_no_185.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de uma assistente social para as escolas públicas municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3444,67 +3444,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1088/pdl_no_01-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1089/pdl_no_03-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1090/pdl_no_04-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1091/pdl_no_05-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1092/pdl_no_06-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1093/pdl_no_07-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1094/pdl_no_07-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1095/pdl_no_08-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1096/pdl_no_09-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1097/pdl_no_10-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1098/pdl_no_11-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1099/pdl_no_12-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1100/pdl_no_13-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1101/pdl_no_14-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1102/pdl_no_15-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1103/pdl_no_16-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1104/pdl_no_17-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1105/pdl_no_18-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1106/pdl_no_19-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1107/pdl_no_20-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1108/pdl_no_21-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1109/pdl_no_22-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1110/pdl_no_23-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1111/pdl_no_24-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1112/pdl_no_25-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1113/pdl_no_26-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1114/pdl_no_27-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1115/pdl_no_28-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1116/pdl_no_29-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1117/pdl_no_30-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1118/pdl_no_31-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1119/pdl_no_32-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1120/pdl_no_33-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1121/pdl_no_34-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1122/pdl_no_35-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1123/pdl_no_36-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1124/pdl_no_37-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1125/pdl_no_38-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1126/pdl_no_39-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1127/pdl_no_40-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1128/pdl_no_41-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1129/pdl_no_42-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1130/pdl_no_43-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1131/pdl_no_44-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1132/pdl_no_45-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1133/pdl_no_46-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1134/pdl_no_47-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1138/pl_no_01_-_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1137/pl_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1139/pl_no_03_-_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1140/pl_no_05_-_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1141/pl_no_06_-_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1142/pl_no_07_-_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1143/pl_no_08_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1144/pl_no_08_-_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1145/pl_no_10_-_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1146/pl_no_11_-_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1147/pl_no_12_-_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1148/pl_no_13_-_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1149/pl_no_14_-_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1150/pl_no_15_-_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1151/pl_no_16_-_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1152/pl_no_17_-_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1153/pl_no_19_-_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1154/pl_no_21_-_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1155/pl_no_22_-_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1156/pl_no_23_-_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1157/pl_no_26_-_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1158/pl_no_27_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/3010/projeto_de_lei_no_28_2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1159/pl_no_29_-_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1160/pl_no_30_-_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1161/pl_no_31_-_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1162/pl_no_32_-_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1163/pl_no_33_-_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1164/pl_no_34_-_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1165/pl_no_35_-_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1166/pl_no_36_-_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1167/pl_no_37_-_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1168/pl_no_38_-_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1169/pl_no_39_-_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1170/pl_no_40_-_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1171/pl_no_41_-_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1172/pl_no_42_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1173/pl_no_43_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1174/pl_no_44_-_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1175/pl_no_45_-_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1176/pl_no_46_-_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1177/pl_no_47_-_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1178/pl_no_48_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1179/pl_no_49_-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1180/pl_no_50_-_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1181/pl_no_51_-_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1182/pl_no_52_-_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1184/pl_no_54_-_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1185/pl_no_55_-_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1186/pl_no_56_-_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1187/pl_no_57_-_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1188/pl_no_58_-_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1189/pl_no_59_-_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1190/pl_no_60_-_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1191/pl_no_61_-_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1192/pl_no_62_-_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1193/pl_no_63_-_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1194/pl_no_64_-_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1195/pl_no_65_-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1196/pl_no_66_-_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1197/pl_no_67_-_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1198/pl_no_68_-_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1199/pl_no_69_-_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1200/pl_no_70_-_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1201/pl_no_71_-_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1202/pl_no_72_-_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1203/pl_no_73_-_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1204/pl_no_74_-_..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1205/pl_no_75_-_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1206/pl_no_76_-_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1207/pl_no_77_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1208/pl_no_78_-_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1209/pl_no_79_-_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1210/pl_no_80_-_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1211/pl_no_81_-_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1212/projeto_de_resolucao_no_01_-_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1213/projeto_de_resolucao_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1214/projeto_de_resolucao_no_03_-_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1215/projeto_de_resolucao_no_04_-_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/4742/porjeto_de_resolucao_05-2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1135/pelom_no_01_-_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1136/pelom_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/834/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/835/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/836/requerimento_no_03_-_antonio_solicita_provid._para_que_seja_sanada_o_problema_do_mau_cheiro_produzidos_pelo_frigorifico_kadao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/837/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/838/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/839/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/840/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/841/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/842/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/843/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/845/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/846/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/847/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/848/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/850/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/851/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/852/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/854/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/855/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/856/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/857/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/858/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/859/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/860/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/861/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/862/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/863/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/864/requerimento_no_33_-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/865/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/866/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/867/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/868/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/869/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/870/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/871/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/872/requerimento_no_42.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/873/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/874/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/875/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/876/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/877/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/878/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/879/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/880/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/881/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/882/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/883/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/884/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/886/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/901/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/902/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/903/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/904/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/905/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/906/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/907/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/908/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/909/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/910/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/911/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/912/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/913/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/914/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/915/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/916/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/917/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/918/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/919/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/920/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/921/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/922/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/923/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/887/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/888/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/925/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1227/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1228/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1229/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1230/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/889/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/890/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1231/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1232/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1233/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1234/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1235/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1239/requerimento_no_110.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1240/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1242/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1243/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1244/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1417/requerimento_no_116_-_requer_a_construcao_de_garagem_para_os_veiculos_do_poder_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/900/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/891/requerimento_no_124.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/892/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1425/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1426/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1427/requerimento_no_130.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1428/requerimento_no_132.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1429/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/893/requerimento_no_135.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/894/requerimento_no_136.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/895/requerimento_no_137.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/896/requerimento_no_139.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1431/requerimento_no_140.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1432/requerimento_no_141.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1433/requerimento_no_142.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1434/requerimento_no_143.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1435/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1450/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1452/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/897/requerimento_no_147.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/898/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1476/requerimento_no_150.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1477/requerimento_no_151.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1478/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1479/requerimento_no_153.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1481/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1483/requerimento_no_159.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1485/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1486/requerimento_no_164.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1487/requerimento_no_166.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1489/requerimento_no_167.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1490/requerimento_no_168.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1492/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1493/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1494/requerimento_no_173.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1496/requerimento_no_174.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1498/requerimento_no_175.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1499/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1500/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1502/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1503/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/899/requerimento_no_181.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1223/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1224/requerimento_no_183.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1225/requerimento_no_184.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1226/requerimento_no_185.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1088/pdl_no_01-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1089/pdl_no_03-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1090/pdl_no_04-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1091/pdl_no_05-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1092/pdl_no_06-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1093/pdl_no_07-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1094/pdl_no_07-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1095/pdl_no_08-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1096/pdl_no_09-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1097/pdl_no_10-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1098/pdl_no_11-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1099/pdl_no_12-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1100/pdl_no_13-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1101/pdl_no_14-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1102/pdl_no_15-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1103/pdl_no_16-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1104/pdl_no_17-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1105/pdl_no_18-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1106/pdl_no_19-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1107/pdl_no_20-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1108/pdl_no_21-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1109/pdl_no_22-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1110/pdl_no_23-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1111/pdl_no_24-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1112/pdl_no_25-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1113/pdl_no_26-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1114/pdl_no_27-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1115/pdl_no_28-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1116/pdl_no_29-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1117/pdl_no_30-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1118/pdl_no_31-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1119/pdl_no_32-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1120/pdl_no_33-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1121/pdl_no_34-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1122/pdl_no_35-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1123/pdl_no_36-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1124/pdl_no_37-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1125/pdl_no_38-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1126/pdl_no_39-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1127/pdl_no_40-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1128/pdl_no_41-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1129/pdl_no_42-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1130/pdl_no_43-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1131/pdl_no_44-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1132/pdl_no_45-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1133/pdl_no_46-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1134/pdl_no_47-2013_-_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1138/pl_no_01_-_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1137/pl_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1139/pl_no_03_-_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1140/pl_no_05_-_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1141/pl_no_06_-_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1142/pl_no_07_-_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1143/pl_no_08_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1144/pl_no_08_-_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1145/pl_no_10_-_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1146/pl_no_11_-_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1147/pl_no_12_-_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1148/pl_no_13_-_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1149/pl_no_14_-_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1150/pl_no_15_-_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1151/pl_no_16_-_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1152/pl_no_17_-_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1153/pl_no_19_-_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1154/pl_no_21_-_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1155/pl_no_22_-_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1156/pl_no_23_-_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1157/pl_no_26_-_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1158/pl_no_27_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/3010/projeto_de_lei_no_28_2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1159/pl_no_29_-_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1160/pl_no_30_-_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1161/pl_no_31_-_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1162/pl_no_32_-_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1163/pl_no_33_-_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1164/pl_no_34_-_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1165/pl_no_35_-_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1166/pl_no_36_-_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1167/pl_no_37_-_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1168/pl_no_38_-_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1169/pl_no_39_-_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1170/pl_no_40_-_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1171/pl_no_41_-_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1172/pl_no_42_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1173/pl_no_43_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1174/pl_no_44_-_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1175/pl_no_45_-_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1176/pl_no_46_-_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1177/pl_no_47_-_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1178/pl_no_48_-_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1179/pl_no_49_-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1180/pl_no_50_-_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1181/pl_no_51_-_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1182/pl_no_52_-_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1184/pl_no_54_-_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1185/pl_no_55_-_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1186/pl_no_56_-_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1187/pl_no_57_-_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1188/pl_no_58_-_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1189/pl_no_59_-_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1190/pl_no_60_-_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1191/pl_no_61_-_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1192/pl_no_62_-_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1193/pl_no_63_-_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1194/pl_no_64_-_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1195/pl_no_65_-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1196/pl_no_66_-_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1197/pl_no_67_-_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1198/pl_no_68_-_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1199/pl_no_69_-_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1200/pl_no_70_-_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1201/pl_no_71_-_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1202/pl_no_72_-_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1203/pl_no_73_-_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1204/pl_no_74_-_..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1205/pl_no_75_-_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1206/pl_no_76_-_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1207/pl_no_77_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1208/pl_no_78_-_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1209/pl_no_79_-_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1210/pl_no_80_-_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1211/pl_no_81_-_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1212/projeto_de_resolucao_no_01_-_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1213/projeto_de_resolucao_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1214/projeto_de_resolucao_no_03_-_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1215/projeto_de_resolucao_no_04_-_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/4742/porjeto_de_resolucao_05-2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1135/pelom_no_01_-_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1136/pelom_no_02_-_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/834/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/835/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/836/requerimento_no_03_-_antonio_solicita_provid._para_que_seja_sanada_o_problema_do_mau_cheiro_produzidos_pelo_frigorifico_kadao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/837/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/838/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/839/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/840/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/841/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/842/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/843/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/845/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/846/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/847/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/848/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/850/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/851/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/852/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/854/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/855/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/856/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/857/requerimento_no_26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/858/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/859/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/860/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/861/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/862/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/863/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/864/requerimento_no_33_-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/865/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/866/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/867/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/868/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/869/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/870/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/871/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/872/requerimento_no_42.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/873/requerimento_no_43.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/874/requerimento_no_44.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/875/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/876/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/877/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/878/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/879/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/880/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/881/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/882/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/883/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/884/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/886/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/901/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/902/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/903/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/904/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/905/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/906/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/907/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/908/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/909/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/910/requerimento_no_73.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/911/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/912/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/913/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/914/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/915/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/916/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/917/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/918/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/919/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/920/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/921/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/922/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/923/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/887/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/888/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/925/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1227/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1228/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1229/requerimento_no_98.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1230/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/889/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/890/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1231/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1232/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1233/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1234/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1235/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1239/requerimento_no_110.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1240/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1242/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1243/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1244/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1417/requerimento_no_116_-_requer_a_construcao_de_garagem_para_os_veiculos_do_poder_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/900/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/891/requerimento_no_124.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/892/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1425/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1426/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1427/requerimento_no_130.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1428/requerimento_no_132.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1429/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/893/requerimento_no_135.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/894/requerimento_no_136.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/895/requerimento_no_137.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/896/requerimento_no_139.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1431/requerimento_no_140.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1432/requerimento_no_141.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1433/requerimento_no_142.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1434/requerimento_no_143.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1435/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1450/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1452/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/897/requerimento_no_147.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/898/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1476/requerimento_no_150.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1477/requerimento_no_151.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1478/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1479/requerimento_no_153.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1481/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1483/requerimento_no_159.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1485/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1486/requerimento_no_164.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1487/requerimento_no_166.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1489/requerimento_no_167.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1490/requerimento_no_168.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1492/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1493/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1494/requerimento_no_173.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1496/requerimento_no_174.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1498/requerimento_no_175.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1499/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1500/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1502/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1503/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/899/requerimento_no_181.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1223/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1224/requerimento_no_183.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1225/requerimento_no_184.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2013/1226/requerimento_no_185.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H280"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>