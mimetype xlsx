--- v0 (2026-02-19)
+++ v1 (2026-04-25)
@@ -54,973 +54,973 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DIVINO JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3020/projeto_de_decreto_legislativo_no_01_2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3020/projeto_de_decreto_legislativo_no_01_2003.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de março de 2001.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3021/projeto_de_decreto_legislativo_no_02_2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3021/projeto_de_decreto_legislativo_no_02_2003.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de abril de 2001.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3022/projeto_de_decreto_legislativo_no_03_2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3022/projeto_de_decreto_legislativo_no_03_2003.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de maio de 2001.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3023/projeto_de_decreto_legislativo_no_04_2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3023/projeto_de_decreto_legislativo_no_04_2003.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de agosto de 2001.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3024/projeto_de_decreto_legislativo_-_05_2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3024/projeto_de_decreto_legislativo_-_05_2003.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de setembro de 2001.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3025/projeto_de_decreto_legislativo_-_06_2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3025/projeto_de_decreto_legislativo_-_06_2003.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de novembro de 2001.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3585/projeto_de_lei_complementar_51.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3585/projeto_de_lei_complementar_51.2003.pdf</t>
   </si>
   <si>
     <t>Institui o Código Municipal de Defesa do Meio Ambiente e dispõe sobre o Sistema Municipal de Meio Ambiente, para administração do uso dos recursos ambientais, proteção da qualidade do meio ambiente, do controle das fontes poluidoras e da ordenação do solo do Território do Município de Caçu, de forma a garantir o desenvolvimento ambientalmente sustentável.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto_de_lei_01.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto_de_lei_01.2003.pdf</t>
   </si>
   <si>
     <t>"Institui Sistema Municipal de Controle Interno, Coordenadoria de Controle Interno e cria o respectivo cargo de coordenador e dá outras providências".</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto_de_lei_02.20031.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto_de_lei_02.20031.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.° 1139/98, de 12 de março de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto_de_lei_03.2003_1.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto_de_lei_03.2003_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1299/02, de 12 de março de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto_de_lei_04.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto_de_lei_04.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação ao Dispensário Espirita Adolfo Bezerra de Menezes, e dá outras providências.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto_de_lei_05.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto_de_lei_05.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação do prédio da Escola Municipal Professor Luiz Sabino Asprocaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto_de_lei_06.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto_de_lei_06.2003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre convênio previsto no art. 241 da Constituição Federal, a ser celebrado pelo Município e o Estado de Goiás".</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto_de_lei_07.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto_de_lei_07.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial com a finalidade de subvenção de recurso ao esporte amador e dá outras providências.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/</t>
+    <t>http://sapl.cacu.go.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento do solo urbano no Município de Caçu e dá outras providências".</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto_de_lei_09.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto_de_lei_09.2003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1220/00, de 26 de maio de 2000, e dá outras providências.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto_de_lei_10.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto_de_lei_10.2003.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao art. 2° da Lei n° 1141/98, de 12 de março de 1998, §§ 4º e 5°, e dá outras providências.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto_de_lei_11.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto_de_lei_11.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos dos Servidores Públicos da Câmara Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3584/projeto_de_lei_12.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3584/projeto_de_lei_12.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para ceder sob o regime de "Permissão de Uso", bem público e dá outras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3588/projeto_de_lei_13.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3588/projeto_de_lei_13.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de bens às associações dos universitários, e dá outras providências.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3589/projeto_de_lei_14.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3589/projeto_de_lei_14.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes Orçamentárias para o exercício financeiro de 2004 e dá outras providências."</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto_de_lei_15.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto_de_lei_15.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos dos Servidores Públicos da Prefeitura Municipal de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto_de_lei_162003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto_de_lei_162003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1138, de 12 de março de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto_de_lei_17.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto_de_lei_17.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da remuneração do Prefeito, Vice-Prefeito, Vereadores, Presidente da Câmara e Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto_de_lei_18.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto_de_lei_18.2003.pdf</t>
   </si>
   <si>
     <t>"Autoriza firmar Convênio e os respectivos Termos Aditivos, se necessários, com a AGETUR - Agência Goiana de Turismo e dá outras providências."</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto_de_lei_19.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto_de_lei_19.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes urbanos na Cidade de Caçu.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto_de_lei_20.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto_de_lei_20.2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Caçu a firmar Convênios e os respectivos Termos Aditivos, se necessários, com UEG - Universidade Estadual de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto_de_lei_21.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto_de_lei_21.2003.pdf</t>
   </si>
   <si>
     <t>Fixa a tabela de vencimentos dos cargos constantes do Quadro de Cargos e Vencimentos da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto_de_lei_22.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto_de_lei_22.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação à ASPRUGUAR e dá outras providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto_de_lei_23.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto_de_lei_23.2003.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Mutirão da Cidadania nos Bairros e dá outras providências.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto_de_lei_24.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto_de_lei_24.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de serviços de infra estrutura ao Matadouro Vitória Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto_de_lei_25.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto_de_lei_25.2003.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Municipal n° 1.166/98, de 15 de setembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto_de_lei_26.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto_de_lei_26.2003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1284/01, de 14 de novembro de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto_de_lei_ordinaria_28.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto_de_lei_ordinaria_28.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dação em pagamento de uma copiadora e dá outras providências.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto_de_lei_ordinaria_29.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto_de_lei_ordinaria_29.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de multa, juros e correção monetária e dá outras providências.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3626/projeto_de_lei_ordinaria_30.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3626/projeto_de_lei_ordinaria_30.2003.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo legal à Lei Municipal nº 1.176/98, de 30 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3625/projeto_de_lei_ordinaria_31.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3625/projeto_de_lei_ordinaria_31.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração dos membros do Sistema de Controle Interno do Poder Legislativo do Município de Caçu.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3624/projeto_de_lei_ordinaria_33.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3624/projeto_de_lei_ordinaria_33.2003.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo legal à Lei Municipal n° 1344/03, de 25 de junho de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3623/projeto_de_lei_ordinaria_34.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3623/projeto_de_lei_ordinaria_34.2003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1227/00, de 29 de junho de 2000, e da outras providências.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3622/projeto_de_lei_ordinaria_35.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3622/projeto_de_lei_ordinaria_35.2003.pdf</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3621/projeto_de_lei_ordinaria_36.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3621/projeto_de_lei_ordinaria_36.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio com as Associações de Estudantes Universitários e dá outras providências.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3620/projeto_de_lei_ordinaria_37.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3620/projeto_de_lei_ordinaria_37.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ampliação de vagas no Quadro de Pessoal do Magistério Público do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3619/projeto_de_lei_ordinaria_38.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3619/projeto_de_lei_ordinaria_38.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento de débitos do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto_de_lei_ordinaria_39.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto_de_lei_ordinaria_39.2003.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Custeio do Regime de Previdência Social dos Servidores Públicos do Município de Caçu e da outras providências.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto_de_lei_ordinaria_40.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto_de_lei_ordinaria_40.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização do Regime de Previdência Social dos Servidores Públicos, reestrutura o Instituto de Previdência dos Servidores Públicos do Município de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto_de_lei_ordinaria_41.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto_de_lei_ordinaria_41.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doações de imóvel urbano à Associação de Moradores do Setor São Paulo e à Igreja Presbiteriana de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto_de_lei_ordinaria_42.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto_de_lei_ordinaria_42.2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo abrir no Orçamento Geral do Município um crédito adicional Suplementar no valor que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto_de_lei_ordinaria_43.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto_de_lei_ordinaria_43.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto_de_lei_ordinaria_44.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto_de_lei_ordinaria_44.2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer o resgate de ações junto ao BEG/ITAÚ, em face da privatização desta instituição e dá outras providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto_de_lei_ordinaria_45.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto_de_lei_ordinaria_45.2003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1176/98, de 30 de dezembro de 1998, e da outras providências.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dispõe sobre doações de imóvel urbano ao Instituto Municipal de Previdência e Assistência dos Servidores de Caçu - IMPAS e dá outras providências.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto_de_lei_ordinaria_47.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto_de_lei_ordinaria_47.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de bem público e dá outras providências.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto_de_lei_ordinaria_48.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto_de_lei_ordinaria_48.2003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.° 1206/99, de 22 dezembro de 1999, e dá outras providências.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>FÁTIMA MARIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3587/projeto_de_lei_ordinaria_50.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3587/projeto_de_lei_ordinaria_50.2003.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao artigo 1°, da Lei Municipal n° 1266/01, de 12 de junho de 2001.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>FÁTIMA MARIA, JAILDES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3586/projeto_de_lei_ordinaria_50.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3586/projeto_de_lei_ordinaria_50.2003.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1107/97, de 16 de junho de 1997.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto_de_lei_ordinaria_52.2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto_de_lei_ordinaria_52.2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor, institui o Departamento de Proteção e Defesa do Consumidor - PROCON_x000D_
 Municipal de Caçu e o Fundo Municipal de Defesa do Consumidor e dá outras providências.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4775/projeto_de_resolucao_01-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4775/projeto_de_resolucao_01-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de bens móveis ao Sindicato dos Trabalhadores Rurais do Município de Caçu, Estado de Goiás ,e dá outras providências.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4776/projeto_de_resolucao_02-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4776/projeto_de_resolucao_02-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4777/porjeto_de_resolucao_03-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4777/porjeto_de_resolucao_03-2003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias destinadas a viagens de Vereadores e Servidores da Câmara Municipal de Caçu".</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4778/porjeto_de_resolucao_04-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4778/porjeto_de_resolucao_04-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de bem móvel à Associação Arraial dos Amigos, e dá outras providências.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4779/projeto_de_resolucao_05-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4779/projeto_de_resolucao_05-2003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Sistema de Controle interno do Poder Legislativo".</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4780/projeto_de_resolucao_07-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4780/projeto_de_resolucao_07-2003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para firmar contrato de prestação de serviços por tempo determinado".</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4781/projeto_de_resolucao_08-2003.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4781/projeto_de_resolucao_08-2003.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo legal à Resolução no 05/03, de 18 de junho de 2003, e dá outras providências".</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1862/requerimento_n_01_-_03_-_26_-_02_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1862/requerimento_n_01_-_03_-_26_-_02_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita parcelamento dos Impostos ITU e IPTU e das contribuições de melhoria referentes a exercícios pretéritos, vencidos e não pagos pelos contribuintes.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>JUCELINO NUNES, VALDECI CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1863/requerimento_n_02_-_03_-_13_-_03_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1863/requerimento_n_02_-_03_-_13_-_03_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação pública para o Conjunto Habitacional Jardim Àgua Fria.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>JAILDES PEREIRA, DIVINO JOSÉ, JUCELINO NUNES, SUELI FREITAS, UBALDINO CARDOSO, VALDECI CARDOSO, VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1999/requerimento_n_03_-_13_-_03_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1999/requerimento_n_03_-_13_-_03_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de uma área de terras para futura doação a pessoas carentes de nossa cidade construírem suas residências.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1865/requerimento_n_04_-_03_-_23_-_05_-_03__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1865/requerimento_n_04_-_03_-_23_-_05_-_03__.pdf</t>
   </si>
   <si>
     <t>Solicita alteração no código tributário do município possibilitando a isenção de impostos municipais de moradia a pessoa aposentada ou pensionista que não possua outro imóvel, e que receba no máximo um salário mínimo e meio mensal e só tenha como renda aposentadoria ou pensão.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>FÁTIMA MARIA, DIVINO JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1866/requerimento_n_05_-_03_-_28_-_05_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1866/requerimento_n_05_-_03_-_28_-_05_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação da Lavoura Comunitária em nosso município.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1867/requerimento_n06_-_03_-_28_-_05_-_03__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1867/requerimento_n06_-_03_-_28_-_05_-_03__.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica nas ruas da Vila Vale do Sol de nossa cidade.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>JAILDES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1868/requerimento_n_07_-_03_-30_-_06_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1868/requerimento_n_07_-_03_-30_-_06_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Lago Artificial com pista de Cooper na cidade de Caçu.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1869/requerimento_n_08_-_03_-_30_-_06_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1869/requerimento_n_08_-_03_-_30_-_06_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita o prolongamento da Rua Vicente Soares ao conjunto Jardim Água Fria.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1870/reqquerimento_n_09_-_03_-_05_-_08_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1870/reqquerimento_n_09_-_03_-_05_-_08_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de passarelas em pistas da Avenida Ildefonso Carneiro.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>DIVINO JOSÉ, FÁTIMA MARIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1871/requerimento_n10_-_03_-_08_-_08_-_03.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1871/requerimento_n10_-_03_-_08_-_08_-_03.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica da pista de decolagem do Aeroporto Municipal Juscelino Kubtschek de Oliveira.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>SUELI FREITAS, FÁTIMA MARIA, JAILDES PEREIRA, VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1872/requerimento_n_11_-_03_-_29_-_08_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1872/requerimento_n_11_-_03_-_29_-_08_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita benfeitorias na Cadeia Pública Municipal de Caçu.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>FÁTIMA MARIA, SUELI FREITAS, VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1873/requerimento_n_12_-_03_-_02_-_09_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1873/requerimento_n_12_-_03_-_02_-_09_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação do estacionamento da Praça Bianor Vicente de Souza</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>FÁTIMA MARIA, UBALDINO CARDOSO, VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1874/requerimento_n_13_-_03_-_02_-_09_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1874/requerimento_n_13_-_03_-_02_-_09_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de sinalização com rotatórias em ruas e avenidas de Caçu.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>JUCELINO NUNES, VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1875/requerimento_n_14_-_03_-_03_-_09_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1875/requerimento_n_14_-_03_-_03_-_09_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita recuperação dos passeios públicos em volta do Colégio Municipal e da Praça Bianor Vicente de Souza.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>JUCELINO NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1876/requerimento_n_15_-_03_-28_-_11_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1876/requerimento_n_15_-_03_-28_-_11_-_03_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um corredor boiadeiro a partir do Conjunto Boa Vista.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>SUELI FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1877/requerimento_n_16_-_03_-_28_-_11_-_03.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1877/requerimento_n_16_-_03_-_28_-_11_-_03.pdf</t>
   </si>
   <si>
     <t>Solicita equipamentos e uma secretária para o Conselho Tutelar de Caçu.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1878/requerimento_n_17_-_03_-_02_-_11_-_03_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1878/requerimento_n_17_-_03_-_02_-_11_-_03_.pdf</t>
   </si>
   <si>
     <t>Requer do Chefe do Poder Executivo limpeza e manutenção de todas as praças de nossa cidade</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1327,67 +1327,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3020/projeto_de_decreto_legislativo_no_01_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3021/projeto_de_decreto_legislativo_no_02_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3022/projeto_de_decreto_legislativo_no_03_2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3023/projeto_de_decreto_legislativo_no_04_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3024/projeto_de_decreto_legislativo_-_05_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3025/projeto_de_decreto_legislativo_-_06_2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3585/projeto_de_lei_complementar_51.2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto_de_lei_01.2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto_de_lei_02.20031.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto_de_lei_03.2003_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto_de_lei_04.2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto_de_lei_05.2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto_de_lei_06.2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto_de_lei_07.2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto_de_lei_09.2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto_de_lei_10.2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto_de_lei_11.2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3584/projeto_de_lei_12.2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3588/projeto_de_lei_13.2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3589/projeto_de_lei_14.2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto_de_lei_15.2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto_de_lei_162003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto_de_lei_17.2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto_de_lei_18.2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto_de_lei_19.2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto_de_lei_20.2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto_de_lei_21.2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto_de_lei_22.2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto_de_lei_23.2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto_de_lei_24.2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto_de_lei_25.2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto_de_lei_26.2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto_de_lei_ordinaria_28.2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto_de_lei_ordinaria_29.2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3626/projeto_de_lei_ordinaria_30.2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3625/projeto_de_lei_ordinaria_31.2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3624/projeto_de_lei_ordinaria_33.2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3623/projeto_de_lei_ordinaria_34.2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3622/projeto_de_lei_ordinaria_35.2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3621/projeto_de_lei_ordinaria_36.2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3620/projeto_de_lei_ordinaria_37.2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3619/projeto_de_lei_ordinaria_38.2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto_de_lei_ordinaria_39.2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto_de_lei_ordinaria_40.2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto_de_lei_ordinaria_41.2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto_de_lei_ordinaria_42.2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto_de_lei_ordinaria_43.2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto_de_lei_ordinaria_44.2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto_de_lei_ordinaria_45.2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto_de_lei_ordinaria_47.2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto_de_lei_ordinaria_48.2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3587/projeto_de_lei_ordinaria_50.2003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3586/projeto_de_lei_ordinaria_50.2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto_de_lei_ordinaria_52.2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4775/projeto_de_resolucao_01-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4776/projeto_de_resolucao_02-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4777/porjeto_de_resolucao_03-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4778/porjeto_de_resolucao_04-2003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4779/projeto_de_resolucao_05-2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4780/projeto_de_resolucao_07-2003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4781/projeto_de_resolucao_08-2003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1862/requerimento_n_01_-_03_-_26_-_02_-_03_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1863/requerimento_n_02_-_03_-_13_-_03_-_03_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1999/requerimento_n_03_-_13_-_03_-_03_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1865/requerimento_n_04_-_03_-_23_-_05_-_03__.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1866/requerimento_n_05_-_03_-_28_-_05_-_03_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1867/requerimento_n06_-_03_-_28_-_05_-_03__.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1868/requerimento_n_07_-_03_-30_-_06_-_03_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1869/requerimento_n_08_-_03_-_30_-_06_-_03_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1870/reqquerimento_n_09_-_03_-_05_-_08_-_03_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1871/requerimento_n10_-_03_-_08_-_08_-_03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1872/requerimento_n_11_-_03_-_29_-_08_-_03_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1873/requerimento_n_12_-_03_-_02_-_09_-_03_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1874/requerimento_n_13_-_03_-_02_-_09_-_03_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1875/requerimento_n_14_-_03_-_03_-_09_-_03_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1876/requerimento_n_15_-_03_-28_-_11_-_03_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1877/requerimento_n_16_-_03_-_28_-_11_-_03.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1878/requerimento_n_17_-_03_-_02_-_11_-_03_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3020/projeto_de_decreto_legislativo_no_01_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3021/projeto_de_decreto_legislativo_no_02_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3022/projeto_de_decreto_legislativo_no_03_2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3023/projeto_de_decreto_legislativo_no_04_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3024/projeto_de_decreto_legislativo_-_05_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3025/projeto_de_decreto_legislativo_-_06_2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3585/projeto_de_lei_complementar_51.2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3572/projeto_de_lei_01.2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3573/projeto_de_lei_02.20031.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3574/projeto_de_lei_03.2003_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3575/projeto_de_lei_04.2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3576/projeto_de_lei_05.2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3577/projeto_de_lei_06.2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3578/projeto_de_lei_07.2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3581/projeto_de_lei_09.2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3582/projeto_de_lei_10.2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3583/projeto_de_lei_11.2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3584/projeto_de_lei_12.2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3588/projeto_de_lei_13.2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3589/projeto_de_lei_14.2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3590/projeto_de_lei_15.2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3591/projeto_de_lei_162003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3593/projeto_de_lei_17.2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3594/projeto_de_lei_18.2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3595/projeto_de_lei_19.2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3596/projeto_de_lei_20.2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3597/projeto_de_lei_21.2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3598/projeto_de_lei_22.2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3599/projeto_de_lei_23.2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3638/projeto_de_lei_24.2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3639/projeto_de_lei_25.2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3640/projeto_de_lei_26.2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3632/projeto_de_lei_ordinaria_28.2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3629/projeto_de_lei_ordinaria_29.2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3626/projeto_de_lei_ordinaria_30.2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3625/projeto_de_lei_ordinaria_31.2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3624/projeto_de_lei_ordinaria_33.2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3623/projeto_de_lei_ordinaria_34.2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3622/projeto_de_lei_ordinaria_35.2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3621/projeto_de_lei_ordinaria_36.2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3620/projeto_de_lei_ordinaria_37.2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3619/projeto_de_lei_ordinaria_38.2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3617/projeto_de_lei_ordinaria_39.2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3615/projeto_de_lei_ordinaria_40.2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3609/projeto_de_lei_ordinaria_41.2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3607/projeto_de_lei_ordinaria_42.2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3605/projeto_de_lei_ordinaria_43.2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3604/projeto_de_lei_ordinaria_44.2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3602/projeto_de_lei_ordinaria_45.2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3600/projeto_de_lei_ordinaria_47.2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3592/projeto_de_lei_ordinaria_48.2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3587/projeto_de_lei_ordinaria_50.2003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3586/projeto_de_lei_ordinaria_50.2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/3636/projeto_de_lei_ordinaria_52.2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4775/projeto_de_resolucao_01-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4776/projeto_de_resolucao_02-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4777/porjeto_de_resolucao_03-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4778/porjeto_de_resolucao_04-2003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4779/projeto_de_resolucao_05-2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4780/projeto_de_resolucao_07-2003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/4781/projeto_de_resolucao_08-2003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1862/requerimento_n_01_-_03_-_26_-_02_-_03_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1863/requerimento_n_02_-_03_-_13_-_03_-_03_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1999/requerimento_n_03_-_13_-_03_-_03_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1865/requerimento_n_04_-_03_-_23_-_05_-_03__.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1866/requerimento_n_05_-_03_-_28_-_05_-_03_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1867/requerimento_n06_-_03_-_28_-_05_-_03__.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1868/requerimento_n_07_-_03_-30_-_06_-_03_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1869/requerimento_n_08_-_03_-_30_-_06_-_03_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1870/reqquerimento_n_09_-_03_-_05_-_08_-_03_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1871/requerimento_n10_-_03_-_08_-_08_-_03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1872/requerimento_n_11_-_03_-_29_-_08_-_03_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1873/requerimento_n_12_-_03_-_02_-_09_-_03_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1874/requerimento_n_13_-_03_-_02_-_09_-_03_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1875/requerimento_n_14_-_03_-_03_-_09_-_03_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1876/requerimento_n_15_-_03_-28_-_11_-_03_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1877/requerimento_n_16_-_03_-_28_-_11_-_03.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/2003/1878/requerimento_n_17_-_03_-_02_-_11_-_03_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>