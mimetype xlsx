--- v0 (2026-02-19)
+++ v1 (2026-04-13)
@@ -54,1290 +54,1290 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ADILSON BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3438/indicacao_01-1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3438/indicacao_01-1997.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de proceder a uniformização dos garis, motoristas de caminhões e de máquinas pesadas.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSÉ DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3439/indicacao_02-1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3439/indicacao_02-1997.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de proceder a adequação das portas de acesso ao interior dos guichês da Estação Rodoviária local.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4336/projeto_de_decreto_legislativo_n.01-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4336/projeto_de_decreto_legislativo_n.01-97.pdf</t>
   </si>
   <si>
     <t>Aprova as contas anuais do Município de Caçu relativas ao exercício de 1990.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>JACINTO NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4337/projeto_de_decreto_legislativo_n.02-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4337/projeto_de_decreto_legislativo_n.02-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais referentes aos meses de agosto e setembro de 1990 e outubro de 1992.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4338/projeto_de_decreto_legislativo_n.03-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4338/projeto_de_decreto_legislativo_n.03-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais referentes aos meses de agosto e dezembro de 1992.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4340/projeto_de_decreto_legislativo_n.04-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4340/projeto_de_decreto_legislativo_n.04-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referentes ao mês de janeiro de 1996.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4339/projeto_de_decreto_legislativo_n.05-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4339/projeto_de_decreto_legislativo_n.05-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referentes ao mês de fevereiro de 1996.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4341/projeto_de_decreto_legislativo_n.06-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4341/projeto_de_decreto_legislativo_n.06-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referentes ao mês de março de 1996.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4342/projeto_de_decreto_legislativo_n.07-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4342/projeto_de_decreto_legislativo_n.07-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de abril de 1996.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4343/projeto_de_decreto_legislativo_n.08-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4343/projeto_de_decreto_legislativo_n.08-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de maio de 1996.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4344/projeto_de_decreto_legislativo_n.09-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4344/projeto_de_decreto_legislativo_n.09-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de junho de 1996.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4345/projeto_de_decreto_legislativo_n.10-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4345/projeto_de_decreto_legislativo_n.10-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de julho de 1996.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4346/projeto_de_decreto_legislativo_n.11-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4346/projeto_de_decreto_legislativo_n.11-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de setembro de 1995.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4347/projeto_de_decreto_legislativo_n.12-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4347/projeto_de_decreto_legislativo_n.12-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de outubro de 1995.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4348/projeto_de_decreto_legislativo_n.13-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4348/projeto_de_decreto_legislativo_n.13-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de novembro de 1995.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4349/projeto_de_decreto_legislativo_n.14-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4349/projeto_de_decreto_legislativo_n.14-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de dezembro de 1995.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4350/projeto_de_decreto_legislativo_n.15-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4350/projeto_de_decreto_legislativo_n.15-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais referentes ao mês de dezembro de 1994.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4351/projeto_de_decreto_legislativo_n.16-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4351/projeto_de_decreto_legislativo_n.16-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais referentes oas meses de agosto e setembro de 1990.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4352/projeto_de_decreto_legislativo_n.17-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4352/projeto_de_decreto_legislativo_n.17-97.pdf</t>
   </si>
   <si>
     <t>Aprova os balancetes municipais referentes ao mês de outubro de 1992.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4353/projeto_de_decreto_legislativo_n.18-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4353/projeto_de_decreto_legislativo_n.18-97.pdf</t>
   </si>
   <si>
     <t>Autoriza contribuição à UVESGO - União dos Vereadores do Extremo Sudoeste Goiano e dá outras providências.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4354/projeto_de_decreto_legislativo_n.19-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4354/projeto_de_decreto_legislativo_n.19-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete municipal referente ao mês de novembro de 1992.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4355/projeto_de_decreto_legislativo_n.20-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4355/projeto_de_decreto_legislativo_n.20-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de julho de 1995.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4356/projeto_de_decreto_legislativo_n.21-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4356/projeto_de_decreto_legislativo_n.21-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de agosto de 1995.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4357/projeto_de_decreto_legislativo_n.22-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4357/projeto_de_decreto_legislativo_n.22-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de outubro de 1995.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4362/projeto_de_decreto_legislativo_n.23-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4362/projeto_de_decreto_legislativo_n.23-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de novembro de 1995.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4360/projeto_de_decreto_legislativo_n.24-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4360/projeto_de_decreto_legislativo_n.24-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de dezembro de 1995.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4361/projeto_de_decreto_legislativo_n.25-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4361/projeto_de_decreto_legislativo_n.25-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de fevereiro de 1996.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4363/projeto_de_decreto_legislativo_n.26-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4363/projeto_de_decreto_legislativo_n.26-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de março de 1996.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4364/projeto_de_decreto_legislativo_n.27-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4364/projeto_de_decreto_legislativo_n.27-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de abril de 1996.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4365/projeto_de_decreto_legislativo_n.28-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4365/projeto_de_decreto_legislativo_n.28-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de maio de 1996.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4366/projeto_de_decreto_legislativo_n.29-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4366/projeto_de_decreto_legislativo_n.29-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de junho de 1996.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4367/projeto_de_decreto_legislativo_n.30-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4367/projeto_de_decreto_legislativo_n.30-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de agosto de 1996.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4368/projeto_de_decreto_legislativo_n.31-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4368/projeto_de_decreto_legislativo_n.31-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de setembro de 1996.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4369/projeto_de_decreto_legislativo_n.32-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4369/projeto_de_decreto_legislativo_n.32-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de outubro de 1996.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4370/projeto_de_decreto_legislativo_n.33-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4370/projeto_de_decreto_legislativo_n.33-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de setembro de 1995.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4371/projeto_de_decreto_legislativo_n.34-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4371/projeto_de_decreto_legislativo_n.34-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de julho de 1996.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4372/projeto_de_decreto_legislativo_n.35-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4372/projeto_de_decreto_legislativo_n.35-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de agosto de 1996.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4373/projeto_de_decreto_legislativo_n.36-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4373/projeto_de_decreto_legislativo_n.36-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de setembro de 1996.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4374/projeto_de_decreto_legislativo_n.37-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4374/projeto_de_decreto_legislativo_n.37-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete referente ao mês de outubro de 1996.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4375/projeto_de_decreto_legislativo_n.38-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4375/projeto_de_decreto_legislativo_n.38-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de novembro de 1996.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4376/projeto_de_decreto_legislativo_n.39-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4376/projeto_de_decreto_legislativo_n.39-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal referente ao mês de dezembro de 1996.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4377/projeto_de_decreto_legislativo_n.40-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4377/projeto_de_decreto_legislativo_n.40-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de novembro de 1996.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4378/projeto_de_decreto_legislativo_n.41-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4378/projeto_de_decreto_legislativo_n.41-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de dezembro de 1996.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4379/projeto_de_decreto_legislativo_n.42-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4379/projeto_de_decreto_legislativo_n.42-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de janeiro de 1997.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4380/projeto_de_decreto_legislativo_n.43-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4380/projeto_de_decreto_legislativo_n.43-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de fevereiro de 1997.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4381/projeto_de_decreto_legislativo_n.44-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4381/projeto_de_decreto_legislativo_n.44-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de março de 1997.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4382/projeto_de_decreto_legislativo_n.45-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4382/projeto_de_decreto_legislativo_n.45-97.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete Municipal do IMPAS - Instituto Municipal de Previdência e Assistência Social, referente ao mês de abril de 1997.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>MARIA CONCEBIDA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4383/projeto_de_decreto_legislativo_n.46-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4383/projeto_de_decreto_legislativo_n.46-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor FRANCISCO MENDES BRAGA ANDREOLA</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4384/projeto_de_decreto_legislativo_n.47-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4384/projeto_de_decreto_legislativo_n.47-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor JULIANO CAMPOS VIEIRA</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>JAILDES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4385/projeto_de_decreto_legislativo_n.48-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4385/projeto_de_decreto_legislativo_n.48-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor OSMAR CARLOS SEVERINO.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4386/projeto_de_decreto_legislativo_n.49-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4386/projeto_de_decreto_legislativo_n.49-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania a Senhora Maria Luiza Nascimento Sousa.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4387/projeto_de_decreto_legislativo_n.50-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4387/projeto_de_decreto_legislativo_n.50-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor Fernardo Rocha de Araújo Campos.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ADAIR PURCENA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4388/projeto_de_decreto_legislativo_n.51-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4388/projeto_de_decreto_legislativo_n.51-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Doutor ELMAR FERRAZ DE OLIVEIRA</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4389/projeto_de_decreto_legislativo_n.52-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4389/projeto_de_decreto_legislativo_n.52-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor Luiz Antônio Teixeira Pinto.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4390/projeto_de_decreto_legislativo_n.53-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4390/projeto_de_decreto_legislativo_n.53-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor PEDRO NELSON BARBOSA.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4391/projeto_de_decreto_legislativo_n.54-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4391/projeto_de_decreto_legislativo_n.54-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Senhor BENEDITO FELIZ DE LIMA.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4392/projeto_de_decreto_legislativo_n.55-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4392/projeto_de_decreto_legislativo_n.55-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Professor SÍLVIO JOSÉ LEGRAMANDI.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>TEÓFILO FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4393/projeto_de_decreto_legislativo_n.56-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4393/projeto_de_decreto_legislativo_n.56-97.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Sr. Edberto Leles Barroso.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4358/projeto_de_decreto_legislativo_n.23-97_10_setembro_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4358/projeto_de_decreto_legislativo_n.23-97_10_setembro_1997.pdf</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MIGUEL VICENTE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3769/projeto_de_lei_no_01_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3769/projeto_de_lei_no_01_1997.pdf</t>
   </si>
   <si>
     <t>Muda a denominação da 3ª Avenida do Loteamento Junqueiroz I.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3771/projeto_de_lei_no_02_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3771/projeto_de_lei_no_02_1997.pdf</t>
   </si>
   <si>
     <t>Muda a denominação da 4ª Avenida do Loteamento Junqueiroz I.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3772/projeto_de_lei_no_03_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3772/projeto_de_lei_no_03_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Desenvolvimento Rural - CMDR e dá outras providências.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3774/projeto_de_lei_no_04_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3774/projeto_de_lei_no_04_1997.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 517, de 16 de novembro de 1987 e dá outras providências.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3775/projeto_de_lei_no_05_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3775/projeto_de_lei_no_05_1997.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso VII do art. 4° da Lei Municipal n° 1046/95, de 08 de dezembro de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3776/projeto_de_lei_no_06_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3776/projeto_de_lei_no_06_1997.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1047/95, de 08 de dezembro de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3779/projeto_de_lei_no_07_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3779/projeto_de_lei_no_07_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal por seus órgãos competentes a compensar débitos para com o Município.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3787/projeto_de_lei_no_08_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3787/projeto_de_lei_no_08_1997.pdf</t>
   </si>
   <si>
     <t>Institui Sistema de Sorteio de Prêmios no atual exercício de 1997, para contribuintes que menciona e da outras providências.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3788/projeto_de_lei_no_09_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3788/projeto_de_lei_no_09_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramentos de lotes urbanos na cidade de Caçu.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3791/projeto_de_lei_no_10_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3791/projeto_de_lei_no_10_1997.pdf</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3800/projeto_de_lei_no_11_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3800/projeto_de_lei_no_11_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Alimentação Escolar do Município de Caçu, Estado de Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3801/projeto_de_lei_no_12_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3801/projeto_de_lei_no_12_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Defesa do Meio Ambiente - CONDEMA e dá outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3802/projeto_de_lei_no_13_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3802/projeto_de_lei_no_13_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal firmar Convênio com o Conselho Municipal dos Direitos da Criança e do Adolescente e abrindo orçamento do presente exercicio, crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3803/projeto_de_lei_no_14_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3803/projeto_de_lei_no_14_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a Assinar Convênio com a EMATER - GO.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3806/projeto_de_lei_no_15_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3806/projeto_de_lei_no_15_1997.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública o Sindicato Rural de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3807/projeto_de_lei_no_16_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3807/projeto_de_lei_no_16_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 1° e § único da Lei Municipal n° 1087/96, de 23 de dezembro de 1996 e dá outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3808/projeto_de_lei_no_17_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3808/projeto_de_lei_no_17_1997.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1022/94, de 25 de novembro de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3809/projeto_de_lei_no_18_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3809/projeto_de_lei_no_18_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de lote ao "Programa de Sorteio de Prêmios", instituído pela Lei Municipal n° 1090/97, de 20.03.97 e dá outras providências.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3810/projeto_de_lei_no_19_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3810/projeto_de_lei_no_19_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza parcelamento de débitos atrasados para com o Município de Caçu, em até doze (12) parcelas, devidamente corrigidas pela UFIR.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3811/projeto_de_lei_no_20_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3811/projeto_de_lei_no_20_1997.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1090/97, de 20 de março de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3817/projeto_de_lei_no_21_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3817/projeto_de_lei_no_21_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes orçamentárias para o exercício financeiro de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3824/projeto_de_lei_no_22_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3824/projeto_de_lei_no_22_1997.pdf</t>
   </si>
   <si>
     <t>Muda a denominação da 4ª Avenida do Conjunto Habitacional Boa Vista.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3828/projeto_de_lei_no_23_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3828/projeto_de_lei_no_23_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o recebimento de imóvel urbano em dação em pagamento de débito atrasado de responsabilidade da firma Alcaçuz Empreendimentos Imobiliários Ltda., para com o Município de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3829/projeto_de_lei_no_24_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3829/projeto_de_lei_no_24_1997.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 993 de 27 de janeiro de 1994.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3830/projeto_de_lei_no_25_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3830/projeto_de_lei_no_25_1997.pdf</t>
   </si>
   <si>
     <t>Institui a Bandeira e o Escudo do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>BEATRIZ FRANCO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3836/projeto_de_lei_no_26_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3836/projeto_de_lei_no_26_1997.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública o Clube dos Leões de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>MARIA CONCEBIDA, ADAIR PURCENA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3837/projeto_de_lei_no_27_1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3837/projeto_de_lei_no_27_1997.pdf</t>
   </si>
   <si>
     <t>Institui um dia de cada mês para canto dos Hinos Nacional e à Caçu nas Escolas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4118/projeto_de_lei_28-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4118/projeto_de_lei_28-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Viela 2, da Vila Santa Luzia.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4119/projeto_de_lei_29-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4119/projeto_de_lei_29-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Viela 3, da Vila Santa Luzia.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4120/projeto_de_lei_30-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4120/projeto_de_lei_30-97.pdf</t>
   </si>
   <si>
     <t>Doa parte da quadra que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4121/projeto_de_lei_31-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4121/projeto_de_lei_31-97.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Associação S.O.S Cerrado, no Município de Caçu, e dá outras providências.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4122/projeto_de_lei_32-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4122/projeto_de_lei_32-97.pdf</t>
   </si>
   <si>
     <t>Muda a denominação da 5ª Avenida do Conjunto Habitacional Boa Vista. (Avenida Argemiro Purcena da Silva)</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4123/projeto_de_lei_34-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4123/projeto_de_lei_34-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento de área urbana, denomina A.P.M. 4, doada ao Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4125/projeto_de_lei_35-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4125/projeto_de_lei_35-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial para implantação de biblioteca pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4126/projeto_de_lei_36-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4126/projeto_de_lei_36-97.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município para o exercício de 1998.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4127/projeto_de_lei_37-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4127/projeto_de_lei_37-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Caçu para o período de 1998 a 2001.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4128/projeto_de_lei_38-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4128/projeto_de_lei_38-97.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4129/projeto_de_lei_39-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4129/projeto_de_lei_39-97.pdf</t>
   </si>
   <si>
     <t>Altera destinação da quadra denominada A.P.M.4 do Conjunto Boa Vista e dá outras providências.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4130/projeto_de_lei_40-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4130/projeto_de_lei_40-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para escrituração de lotes doados do Município de Caçu, na Administração anterior.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4131/projeto_de_lei_41-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4131/projeto_de_lei_41-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre infração sanitária, estabelece sanção e dá outras providências.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4133/projeto_de_lei_42-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4133/projeto_de_lei_42-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre perdão de juro moratório e multa, sobre débitos de contribuição de melhoria - asfaltamento e dá outras providências.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4134/projeto_de_lei_43-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4134/projeto_de_lei_43-97.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do IMPAS para o exercício de 1998.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4136/projeto_de_lei_44-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4136/projeto_de_lei_44-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de anúncios sonoros no perímetro urbano e dá outras providências.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4137/projeto_de_lei_45-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4137/projeto_de_lei_45-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre venda de máquina de esteira, caminhão, veículos e sucatas e dá outras providências.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4138/projeto_de_lei_46-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4138/projeto_de_lei_46-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de convênio, dos respectivos termos aditivos necessários com a Universidade Federal de Goiás/Campus avançado de Jataí - UFG - CAJ e dá outras providências.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4139/projeto_de_lei_47-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4139/projeto_de_lei_47-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre realização de eleições para diretores de escolas municipais e/ou mantidas pela Prefeitura.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4140/projeto_de_lei_48-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4140/projeto_de_lei_48-97.pdf</t>
   </si>
   <si>
     <t>Altera destinação da Quadra nº 13 do "Conjunto Arco Íris", autoriza doação e parcelamento e dá outras providências.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4141/projeto_de_lei_49-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4141/projeto_de_lei_49-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre realização de eleições para Diretores de Escolas Municipais e/ou mantidas pela Prefeitura.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4142/projeto_de_lei_50-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4142/projeto_de_lei_50-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Centro Poliesportivo de Caçu, muda destinação e desafeta área, autoriza firmar convênio e dá outras providências.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>ADAIR PURCENA, MIGUEL VICENTE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4143/projeto_de_lei_51-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4143/projeto_de_lei_51-97.pdf</t>
   </si>
   <si>
     <t>Muda a denominação da 2ª Avenida do Loteamento Junqueiroz I.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4144/projeto_de_lei_52-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4144/projeto_de_lei_52-97.pdf</t>
   </si>
   <si>
     <t>Altera destinação da Quadra nº 20 do "Loteamento Morada dos Sonhos", autoriza construção do "Centro Cultural" e dá outras providências.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4145/projeto_de_lei_53-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4145/projeto_de_lei_53-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do cargo de Defensoria Pública Municipal.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4146/projeto_de_lei_54-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4146/projeto_de_lei_54-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Educação de Caçu-GO e dá outras providências.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4147/projeto_de_lei_55-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4147/projeto_de_lei_55-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4148/projeto_de_lei_56-97.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4148/projeto_de_lei_56-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento de débitos do Município de Caçu e dá outras providências.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4799/projeto_de_resolucao_01-1997.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4799/projeto_de_resolucao_01-1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Caçu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1644,67 +1644,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3438/indicacao_01-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3439/indicacao_02-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4336/projeto_de_decreto_legislativo_n.01-97.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4337/projeto_de_decreto_legislativo_n.02-97.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4338/projeto_de_decreto_legislativo_n.03-97.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4340/projeto_de_decreto_legislativo_n.04-97.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4339/projeto_de_decreto_legislativo_n.05-97.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4341/projeto_de_decreto_legislativo_n.06-97.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4342/projeto_de_decreto_legislativo_n.07-97.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4343/projeto_de_decreto_legislativo_n.08-97.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4344/projeto_de_decreto_legislativo_n.09-97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4345/projeto_de_decreto_legislativo_n.10-97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4346/projeto_de_decreto_legislativo_n.11-97.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4347/projeto_de_decreto_legislativo_n.12-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4348/projeto_de_decreto_legislativo_n.13-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4349/projeto_de_decreto_legislativo_n.14-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4350/projeto_de_decreto_legislativo_n.15-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4351/projeto_de_decreto_legislativo_n.16-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4352/projeto_de_decreto_legislativo_n.17-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4353/projeto_de_decreto_legislativo_n.18-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4354/projeto_de_decreto_legislativo_n.19-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4355/projeto_de_decreto_legislativo_n.20-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4356/projeto_de_decreto_legislativo_n.21-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4357/projeto_de_decreto_legislativo_n.22-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4362/projeto_de_decreto_legislativo_n.23-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4360/projeto_de_decreto_legislativo_n.24-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4361/projeto_de_decreto_legislativo_n.25-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4363/projeto_de_decreto_legislativo_n.26-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4364/projeto_de_decreto_legislativo_n.27-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4365/projeto_de_decreto_legislativo_n.28-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4366/projeto_de_decreto_legislativo_n.29-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4367/projeto_de_decreto_legislativo_n.30-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4368/projeto_de_decreto_legislativo_n.31-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4369/projeto_de_decreto_legislativo_n.32-97.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4370/projeto_de_decreto_legislativo_n.33-97.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4371/projeto_de_decreto_legislativo_n.34-97.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4372/projeto_de_decreto_legislativo_n.35-97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4373/projeto_de_decreto_legislativo_n.36-97.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4374/projeto_de_decreto_legislativo_n.37-97.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4375/projeto_de_decreto_legislativo_n.38-97.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4376/projeto_de_decreto_legislativo_n.39-97.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4377/projeto_de_decreto_legislativo_n.40-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4378/projeto_de_decreto_legislativo_n.41-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4379/projeto_de_decreto_legislativo_n.42-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4380/projeto_de_decreto_legislativo_n.43-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4381/projeto_de_decreto_legislativo_n.44-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4382/projeto_de_decreto_legislativo_n.45-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4383/projeto_de_decreto_legislativo_n.46-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4384/projeto_de_decreto_legislativo_n.47-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4385/projeto_de_decreto_legislativo_n.48-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4386/projeto_de_decreto_legislativo_n.49-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4387/projeto_de_decreto_legislativo_n.50-97.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4388/projeto_de_decreto_legislativo_n.51-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4389/projeto_de_decreto_legislativo_n.52-97.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4390/projeto_de_decreto_legislativo_n.53-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4391/projeto_de_decreto_legislativo_n.54-97.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4392/projeto_de_decreto_legislativo_n.55-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4393/projeto_de_decreto_legislativo_n.56-97.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4358/projeto_de_decreto_legislativo_n.23-97_10_setembro_1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3769/projeto_de_lei_no_01_1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3771/projeto_de_lei_no_02_1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3772/projeto_de_lei_no_03_1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3774/projeto_de_lei_no_04_1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3775/projeto_de_lei_no_05_1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3776/projeto_de_lei_no_06_1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3779/projeto_de_lei_no_07_1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3787/projeto_de_lei_no_08_1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3788/projeto_de_lei_no_09_1997.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3791/projeto_de_lei_no_10_1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3800/projeto_de_lei_no_11_1997.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3801/projeto_de_lei_no_12_1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3802/projeto_de_lei_no_13_1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3803/projeto_de_lei_no_14_1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3806/projeto_de_lei_no_15_1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3807/projeto_de_lei_no_16_1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3808/projeto_de_lei_no_17_1997.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3809/projeto_de_lei_no_18_1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3810/projeto_de_lei_no_19_1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3811/projeto_de_lei_no_20_1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3817/projeto_de_lei_no_21_1997.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3824/projeto_de_lei_no_22_1997.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3828/projeto_de_lei_no_23_1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3829/projeto_de_lei_no_24_1997.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3830/projeto_de_lei_no_25_1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3836/projeto_de_lei_no_26_1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3837/projeto_de_lei_no_27_1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4118/projeto_de_lei_28-97.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4119/projeto_de_lei_29-97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4120/projeto_de_lei_30-97.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4121/projeto_de_lei_31-97.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4122/projeto_de_lei_32-97.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4123/projeto_de_lei_34-97.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4125/projeto_de_lei_35-97.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4126/projeto_de_lei_36-97.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4127/projeto_de_lei_37-97.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4128/projeto_de_lei_38-97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4129/projeto_de_lei_39-97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4130/projeto_de_lei_40-97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4131/projeto_de_lei_41-97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4133/projeto_de_lei_42-97.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4134/projeto_de_lei_43-97.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4136/projeto_de_lei_44-97.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4137/projeto_de_lei_45-97.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4138/projeto_de_lei_46-97.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4139/projeto_de_lei_47-97.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4140/projeto_de_lei_48-97.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4141/projeto_de_lei_49-97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4142/projeto_de_lei_50-97.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4143/projeto_de_lei_51-97.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4144/projeto_de_lei_52-97.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4145/projeto_de_lei_53-97.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4146/projeto_de_lei_54-97.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4147/projeto_de_lei_55-97.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4148/projeto_de_lei_56-97.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4799/projeto_de_resolucao_01-1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3438/indicacao_01-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3439/indicacao_02-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4336/projeto_de_decreto_legislativo_n.01-97.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4337/projeto_de_decreto_legislativo_n.02-97.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4338/projeto_de_decreto_legislativo_n.03-97.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4340/projeto_de_decreto_legislativo_n.04-97.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4339/projeto_de_decreto_legislativo_n.05-97.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4341/projeto_de_decreto_legislativo_n.06-97.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4342/projeto_de_decreto_legislativo_n.07-97.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4343/projeto_de_decreto_legislativo_n.08-97.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4344/projeto_de_decreto_legislativo_n.09-97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4345/projeto_de_decreto_legislativo_n.10-97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4346/projeto_de_decreto_legislativo_n.11-97.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4347/projeto_de_decreto_legislativo_n.12-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4348/projeto_de_decreto_legislativo_n.13-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4349/projeto_de_decreto_legislativo_n.14-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4350/projeto_de_decreto_legislativo_n.15-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4351/projeto_de_decreto_legislativo_n.16-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4352/projeto_de_decreto_legislativo_n.17-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4353/projeto_de_decreto_legislativo_n.18-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4354/projeto_de_decreto_legislativo_n.19-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4355/projeto_de_decreto_legislativo_n.20-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4356/projeto_de_decreto_legislativo_n.21-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4357/projeto_de_decreto_legislativo_n.22-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4362/projeto_de_decreto_legislativo_n.23-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4360/projeto_de_decreto_legislativo_n.24-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4361/projeto_de_decreto_legislativo_n.25-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4363/projeto_de_decreto_legislativo_n.26-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4364/projeto_de_decreto_legislativo_n.27-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4365/projeto_de_decreto_legislativo_n.28-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4366/projeto_de_decreto_legislativo_n.29-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4367/projeto_de_decreto_legislativo_n.30-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4368/projeto_de_decreto_legislativo_n.31-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4369/projeto_de_decreto_legislativo_n.32-97.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4370/projeto_de_decreto_legislativo_n.33-97.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4371/projeto_de_decreto_legislativo_n.34-97.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4372/projeto_de_decreto_legislativo_n.35-97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4373/projeto_de_decreto_legislativo_n.36-97.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4374/projeto_de_decreto_legislativo_n.37-97.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4375/projeto_de_decreto_legislativo_n.38-97.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4376/projeto_de_decreto_legislativo_n.39-97.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4377/projeto_de_decreto_legislativo_n.40-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4378/projeto_de_decreto_legislativo_n.41-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4379/projeto_de_decreto_legislativo_n.42-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4380/projeto_de_decreto_legislativo_n.43-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4381/projeto_de_decreto_legislativo_n.44-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4382/projeto_de_decreto_legislativo_n.45-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4383/projeto_de_decreto_legislativo_n.46-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4384/projeto_de_decreto_legislativo_n.47-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4385/projeto_de_decreto_legislativo_n.48-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4386/projeto_de_decreto_legislativo_n.49-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4387/projeto_de_decreto_legislativo_n.50-97.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4388/projeto_de_decreto_legislativo_n.51-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4389/projeto_de_decreto_legislativo_n.52-97.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4390/projeto_de_decreto_legislativo_n.53-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4391/projeto_de_decreto_legislativo_n.54-97.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4392/projeto_de_decreto_legislativo_n.55-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4393/projeto_de_decreto_legislativo_n.56-97.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4358/projeto_de_decreto_legislativo_n.23-97_10_setembro_1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3769/projeto_de_lei_no_01_1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3771/projeto_de_lei_no_02_1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3772/projeto_de_lei_no_03_1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3774/projeto_de_lei_no_04_1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3775/projeto_de_lei_no_05_1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3776/projeto_de_lei_no_06_1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3779/projeto_de_lei_no_07_1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3787/projeto_de_lei_no_08_1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3788/projeto_de_lei_no_09_1997.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3791/projeto_de_lei_no_10_1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3800/projeto_de_lei_no_11_1997.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3801/projeto_de_lei_no_12_1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3802/projeto_de_lei_no_13_1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3803/projeto_de_lei_no_14_1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3806/projeto_de_lei_no_15_1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3807/projeto_de_lei_no_16_1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3808/projeto_de_lei_no_17_1997.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3809/projeto_de_lei_no_18_1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3810/projeto_de_lei_no_19_1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3811/projeto_de_lei_no_20_1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3817/projeto_de_lei_no_21_1997.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3824/projeto_de_lei_no_22_1997.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3828/projeto_de_lei_no_23_1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3829/projeto_de_lei_no_24_1997.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3830/projeto_de_lei_no_25_1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3836/projeto_de_lei_no_26_1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/3837/projeto_de_lei_no_27_1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4118/projeto_de_lei_28-97.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4119/projeto_de_lei_29-97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4120/projeto_de_lei_30-97.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4121/projeto_de_lei_31-97.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4122/projeto_de_lei_32-97.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4123/projeto_de_lei_34-97.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4125/projeto_de_lei_35-97.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4126/projeto_de_lei_36-97.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4127/projeto_de_lei_37-97.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4128/projeto_de_lei_38-97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4129/projeto_de_lei_39-97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4130/projeto_de_lei_40-97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4131/projeto_de_lei_41-97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4133/projeto_de_lei_42-97.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4134/projeto_de_lei_43-97.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4136/projeto_de_lei_44-97.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4137/projeto_de_lei_45-97.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4138/projeto_de_lei_46-97.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4139/projeto_de_lei_47-97.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4140/projeto_de_lei_48-97.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4141/projeto_de_lei_49-97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4142/projeto_de_lei_50-97.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4143/projeto_de_lei_51-97.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4144/projeto_de_lei_52-97.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4145/projeto_de_lei_53-97.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4146/projeto_de_lei_54-97.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4147/projeto_de_lei_55-97.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4148/projeto_de_lei_56-97.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1997/4799/projeto_de_resolucao_01-1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>