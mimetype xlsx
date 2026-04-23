--- v0 (2026-02-17)
+++ v1 (2026-04-23)
@@ -54,1221 +54,1221 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOSÉ FARIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3407/indicacao_n01-89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3407/indicacao_n01-89.pdf</t>
   </si>
   <si>
     <t>Sugere medidas atinentes aos servidores públicos.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3408/indicacao_n02-89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3408/indicacao_n02-89.pdf</t>
   </si>
   <si>
     <t>Recomenda instituição de gratificação a servidores comissionados e outras providências pertinentes ao quadro do pessoal da administração direta da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>GILMAR JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3409/indicacao_n_03-89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3409/indicacao_n_03-89.pdf</t>
   </si>
   <si>
     <t>Apresenta sugestão sobre remuneração de servidores públicos municipais.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3410/indicacao_n04-89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3410/indicacao_n04-89.pdf</t>
   </si>
   <si>
     <t>Solicita reajuste salarial para os servidores públicos municipais</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PACÍFICO LEAL</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3412/indicacao_n05-89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3412/indicacao_n05-89.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para ver as possibilidades de colocação de sonorizadores e quebra-molas nas proximidades dos trevos das rodovias estaduais.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SAID BIRENE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2123/ccf_000535.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2123/ccf_000535.pdf</t>
   </si>
   <si>
     <t>Requer espaço ao legislativo no nosso Jornal Folha de Caçu para publicações das matérias aprovadas e não aprovadas da CâmaraMunicipal de Caçu, com as indicações dos vereadores autores das referidas matérias.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2124/ccf_000571.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2124/ccf_000571.pdf</t>
   </si>
   <si>
     <t>Requer ampliação e reparo geral no Cemitério local com auxílio de pessoas especializadas, Ampliação do Cemitério, Iluminação, Construção de uma Capela já existente para Necrotério, Jardinagem, Esgoto.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2125/requerimento_n_03_-_01_-_02_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2125/requerimento_n_03_-_01_-_02_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção de um depósito de lixo (Compactado).</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2126/requerimento_n_04_-_01_-_02_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2126/requerimento_n_04_-_01_-_02_-_89.pdf</t>
   </si>
   <si>
     <t>Requer reforma no Ginásio no Esportes Tancredo Neves , com a recuperação do piso e telhado e reboque e pintura.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2127/requerimento_n_05_-_03_-_02_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2127/requerimento_n_05_-_03_-_02_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçadas e limpeza de terrenos baldios, e entulhos em calçadas de nossa cidade.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2128/requerimento_n_06_-_01_-_02_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2128/requerimento_n_06_-_01_-_02_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer extensão de rede de energia elétrica na Rua Ataliba Ribeiro, dando início na Rua 12 até o trevo da GO - 206, onde já existe a rede de energia.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2129/requerimento_n_07_-_01_-_02_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2129/requerimento_n_07_-_01_-_02_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção de quebra - molas, quantos forem necessários na Rua Manoel Carneiro Guimarães, na antiga Rua 27, na saída para a GO - 206.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2130/requerimento_n_08_-_01_-_02_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2130/requerimento_n_08_-_01_-_02_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer regularização de numeração nas casas que estão incorretas em várias casas de nossa cidade.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2131/requerimento_n_12_-_03_-_02_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2131/requerimento_n_12_-_03_-_02_-_89.pdf</t>
   </si>
   <si>
     <t>Requer a implantação e a realização de estudos e a implantação de um sistema integrado de transporte de estudantes da zona rural para a cidade.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2132/requerimento_n_13_-_04_-_02_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2132/requerimento_n_13_-_04_-_02_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer normatização de funcionamento do Hospital Municipal.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PEDRO NELSON</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2133/requerimento_n_16_-_01_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2133/requerimento_n_16_-_01_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer extensão de rede de energia elétrica em baixa tensão.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2134/requerimento_n_17_-_01_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2134/requerimento_n_17_-_01_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer uma oportunidade para os contribuintes que estão em atraso com o pagamento da pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2135/requerimento_n_18_-_01_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2135/requerimento_n_18_-_01_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer reativação do curso científico no Colégio Deputado Costa Lima.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2136/requerimento_n_19_-_01_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2136/requerimento_n_19_-_01_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita atendimento prioritário aos estudantes universitários no setor de transportes.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2137/requerimento_n_20_-_02_-_03_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2137/requerimento_n_20_-_02_-_03_-_89__.pdf</t>
   </si>
   <si>
     <t>Solicita do Chefe do Poder Executivo Municipal estudos de viabilidade técnica para a criação de uma rádio em Caçu.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2138/requerimento_n_21_-_02_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2138/requerimento_n_21_-_02_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer colocação de quebra - molas.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>SAID BIRENE, JOSÉ FARIA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2139/requerimento_n_22_-_02_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2139/requerimento_n_22_-_02_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer normatização no atendimento do hospital municipal.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>CLAUDECI SEVERINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2140/requerimento_n_23_-_02_-_03_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2140/requerimento_n_23_-_02_-_03_-_89.pdf</t>
   </si>
   <si>
     <t>Requer o corte das árvores próximas a cabeceira da pista do Aeroporto Municipal.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2141/requerimento_n_24_-_03_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2141/requerimento_n_24_-_03_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer sinalização de trânsito em nossa cidade.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2142/requerimento_n_25_-_03_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2142/requerimento_n_25_-_03_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer o registro do Aeroporto Municipal junto ao D.A.C.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2143/solicita_atencao_especial_no_provimento_de_cargos_do_magisterio_com_pessoal_habilitado..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2143/solicita_atencao_especial_no_provimento_de_cargos_do_magisterio_com_pessoal_habilitado..pdf</t>
   </si>
   <si>
     <t>Solicita atenção especial no provimento de cargos do magistério com pessoal habilitado.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2144/ccf_000557.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2144/ccf_000557.pdf</t>
   </si>
   <si>
     <t>Solicita disposição do pessoal de magistério para a APAE de Caçu.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2145/requerimento_n_28_-_06_-_03_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2145/requerimento_n_28_-_06_-_03_-_89__.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para implantação de cursos superiores em Caçu.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2146/requerimento_n_29_-_30_-_03_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2146/requerimento_n_29_-_30_-_03_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita agilização dos estudos para instalação de um Campus Avançado da Fundação de Ensino Superior de Rio Verde (FESURV), em Caçu.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2147/requerimento_n_30_-_03_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2147/requerimento_n_30_-_03_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita rebaixamento dos meios - fios em esquinas e órgãos públicos para melhor locomoção de deficientes físicos e visuais.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2148/requerimento_n_31_-_03_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2148/requerimento_n_31_-_03_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita reativação da Banda de Música de Caçu e da Programação Domingo Cultural.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2149/requerimento_n_32_-_03_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2149/requerimento_n_32_-_03_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer repasse aos vereadores, de cópias das proposições aprovadas, bem como informações conclusivas de sanção ou veto.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2150/requerimento_n_33_-_03_-_04_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2150/requerimento_n_33_-_03_-_04_-_89__.pdf</t>
   </si>
   <si>
     <t>Solicita demarcação do perímetro urbano e das terras pertencentes ao patrimônio público municipal.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2151/requerimento_n_34_-_03_-_04_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2151/requerimento_n_34_-_03_-_04_-_89.pdf</t>
   </si>
   <si>
     <t>Requer modificação no esquema de limpeza de nossa cidade.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2152/requerimento_n_35_-_03_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2152/requerimento_n_35_-_03_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer consertos nas ruas pavimentadas.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2153/ccf_000572.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2153/ccf_000572.pdf</t>
   </si>
   <si>
     <t>Solicita providências concernentes ao sossego público em Caçu.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2154/ccf_000559.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2154/ccf_000559.pdf</t>
   </si>
   <si>
     <t>Requer reuniões periódicas e regulares da Câmara Municipal com o Chefe do Executivo.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2155/requerimento_n_39_-_03_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2155/requerimento_n_39_-_03_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer estudo no sentido de ver possibilidade de instalação do SBT em Caçu.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2156/requerimento_n_40_-_03_-_04_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2156/requerimento_n_40_-_03_-_04_-_89.pdf</t>
   </si>
   <si>
     <t>Requer reparos em via pública.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2158/requerimento_n_42_-_04_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2158/requerimento_n_42_-_04_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção de rede de esgoto e rede pluvial em nossa cidade.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2161/requerimento_n_43_-_04_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2161/requerimento_n_43_-_04_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer ampliação da rede de energia elétrica na Praça Bianor Vicente de Sousa.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2160/requerimento_n_44_-_04_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2160/requerimento_n_44_-_04_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção do matadouro municipal.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2162/requerimento_n_45_-_04_-_04_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2162/requerimento_n_45_-_04_-_04_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita construção de dependências no Aeroporto Municipal de Caçu.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2163/requerimento_n_46_-_26_-_04_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2163/requerimento_n_46_-_26_-_04_-_89.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para instalação de um escritório de representação de Caçu em Goiãnia.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2164/requerimento_n_47_-_02_-_05_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2164/requerimento_n_47_-_02_-_05_-_89.pdf</t>
   </si>
   <si>
     <t>Requer aparelhagem técnica para o Hospital Municipal de Caçu.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2165/requerimento_n_48_-_02_-_05_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2165/requerimento_n_48_-_02_-_05_-_89__.pdf</t>
   </si>
   <si>
     <t>Requer estudo para trazer a Caçu, técnicos da METAGO para estudos no subsolo do município.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2166/requerimento_n_49_-_27_-_04_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2166/requerimento_n_49_-_27_-_04_-_89.pdf</t>
   </si>
   <si>
     <t>Solicita estudos preliminares e projetos de engenharia com vista a implantação de galerias pluviais e sanitárias para posterior pavimento asfáltico.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2167/ccf_000562.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2167/ccf_000562.pdf</t>
   </si>
   <si>
     <t>Solicita providências para melhor funcionalidade dos Postos Fiscais.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2168/requerimento_n_51_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2168/requerimento_n_51_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer providências para melhor funcionamento da Câmara Municipal.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2169/requerimento_n_52_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2169/requerimento_n_52_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas condições de funcionamento da biblioteca Pública Municipal de Caçu.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2170/requerimento_n_53_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2170/requerimento_n_53_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita complementação da arborização da Praça Bianor Vicente de Sousa.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>LAERTE NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2171/requerimento_n_54_-_02_-_05_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2171/requerimento_n_54_-_02_-_05_-_89.pdf</t>
   </si>
   <si>
     <t>Requer construção de um parque de diversões na parte alta da cidade.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2172/requerimento_n_55_-_02_-_05_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2172/requerimento_n_55_-_02_-_05_-_89.pdf</t>
   </si>
   <si>
     <t>Requer reforma de Mataburro.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2173/requerimento_n_56_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2173/requerimento_n_56_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer doação de uma área para construção do clube dos funcionários públicos.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2174/requerimento_n_57_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2174/requerimento_n_57_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer doação de um terreno para a construção da cooperativa dos funcionários públicos.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2175/requerimento_n_58_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2175/requerimento_n_58_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma nova sede para Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2176/requerimento_n_59_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2176/requerimento_n_59_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer benefícios para o aeroporto local.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2177/requerimento_n_60_-_02_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2177/requerimento_n_60_-_02_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita prolongamento da Rua Quirinópolis até encontrar-se com a Avenida Isidoro Goulart.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2178/ccf_000563.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2178/ccf_000563.pdf</t>
   </si>
   <si>
     <t>Solicita remoção do Posto Fiscal mantido por Itarumã na ilha do Salto do Itaguaçu, no Rio Claro.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2179/requerimento_n_62_-_03_-_05_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2179/requerimento_n_62_-_03_-_05_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita medidas referentes à ampliação do eleitorado Caçuense, principalmente dos jovens maiores de 16 anos.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>GILMAR JOSÉ, CLAUDECI SEVERINO, JOSÉ FARIA, LAERTE NUNES, ODÔNIO ANCELMO, PEDRO NELSON, SAID BIRENE, VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2180/ccf_000564.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2180/ccf_000564.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para criação de um setor de preservação do Meio Ambiente no município de Caçu.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2181/requerimento_n_65_-_05_-_06_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2181/requerimento_n_65_-_05_-_06_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para trazer à Caçu, membros do Órgão Competente para fazer uma reforma no Colégio Estadual Dr. Pedro Ludovico Teixeira.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2182/requerimento_n_67_-_05_-_06_-_89_..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2182/requerimento_n_67_-_05_-_06_-_89_..pdf</t>
   </si>
   <si>
     <t>Requer construção de passarela e colocação de bancos na praça da Rodoviária.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>LAERTE NUNES, CLAUDECI SEVERINO, ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2183/requerimento_n_69_-_12_-_06_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2183/requerimento_n_69_-_12_-_06_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita doação de terreno para construção do Clube dos Idosos de Caçu.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2184/requerimento_n_70_-_12_-_06_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2184/requerimento_n_70_-_12_-_06_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita urbanização de área situada aos fundos do Fórum Municipal de Caçu, à entrada do salão de audiências.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2185/requerimento_n_71_-_08_-_08_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2185/requerimento_n_71_-_08_-_08_-_89__.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização com placas indicando a altura máxima de carga permitida dentro da cidade.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2186/solicita_sinalizacao_com_placas_indicando_a_altura_maxima_de_carga_permitida_dentro_da_cidade..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2186/solicita_sinalizacao_com_placas_indicando_a_altura_maxima_de_carga_permitida_dentro_da_cidade..pdf</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2187/requerimento_n_73_-_10_-_08_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2187/requerimento_n_73_-_10_-_08_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita imediatas providências para continuidade da arborização da cidade.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2188/solicita_criacao_de_cesta_basica_para_o_funcionalismo_publico_municipal..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2188/solicita_criacao_de_cesta_basica_para_o_funcionalismo_publico_municipal..pdf</t>
   </si>
   <si>
     <t>Solicita criação de Cesta Básica para o funcionalismo público municipal.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2189/requerimento_n_78_-_04_-_09_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2189/requerimento_n_78_-_04_-_09_-_89__.pdf</t>
   </si>
   <si>
     <t>Requer a construção de passarelas, das vias pavimentadas.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2190/requerimento_n_79_-_04_-_09_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2190/requerimento_n_79_-_04_-_09_-_89__.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a criação em nossa cidade a AMBC (Associação dos Moradores de Bairros de Caçu).</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>SAID BIRENE, GILMAR JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2191/requerimento_n_80_-_04_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2191/requerimento_n_80_-_04_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer uma Vaca Mecânica.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PEDRO NELSON, GILMAR JOSÉ, JOSÉ FARIA, ODÔNIO ANCELMO, SAID BIRENE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2192/requerimento_n_81_-_05_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2192/requerimento_n_81_-_05_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer uma área de terras para ser doada ao pessoal de baixa de renda.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PEDRO NELSON, CLAUDECI SEVERINO, JOSÉ FARIA, LAERTE NUNES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2193/requerimento_n_82_-_05_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2193/requerimento_n_82_-_05_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção da praça da igreja matriz de Caçu.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2194/requerimento_n_83_-_05_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2194/requerimento_n_83_-_05_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer iluminação na praça Joaquim Rodrigues da Fonseca.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES, PEDRO NELSON</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2195/requerimento_n_84_-_05_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2195/requerimento_n_84_-_05_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer a compra de uma patrol nova.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES, ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2196/requerimento_n_85_-_06_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2196/requerimento_n_85_-_06_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma casa para o Delegado de Polícia Local.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2197/requerimento_n_86_-_06_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2197/requerimento_n_86_-_06_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita construção de camas na cadeia pública de Caçu.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>JOSÉ FARIA, GILMAR JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2198/requerimento_n_87_-_22_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2198/requerimento_n_87_-_22_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita urbanização das margens do Córrego Água Fria e construção de rotátórias de acesso a cidade na GO - 206 nas proximidades do Rio Claro.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2199/requerimento_n_90_-_28_-_09_-_89__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2199/requerimento_n_90_-_28_-_09_-_89__.pdf</t>
   </si>
   <si>
     <t>Solicita cumprimento do requerimento n° 81 - 89, que dispõe sobre doação de lotes para famílias de baixa renda.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2200/requerimento_n_91_-_29_-_09_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2200/requerimento_n_91_-_29_-_09_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer merenda escolar para alunos de cursos noturnos nas escolas municipais de 1° e 2° graus.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2201/requerimento_n_92_-_04_-_10_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2201/requerimento_n_92_-_04_-_10_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação da capacidade de oferta de água tratada em Caçu.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>GILMAR JOSÉ, LAERTE NUNES, PEDRO NELSON, SAID BIRENE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2202/requerimento_n_94_-_05_-_10_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2202/requerimento_n_94_-_05_-_10_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer uniformização dos servidores públicos do Departamento dos garís.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2205/requerimento_n_96_-_06_-_10_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2205/requerimento_n_96_-_06_-_10_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de um telefone para a Câmara Municipal de Caçu.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2207/ccf_000569.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2207/ccf_000569.pdf</t>
   </si>
   <si>
     <t>Requer construção de encanamento de água na escola Clemente José Souto.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2208/ccf_000570.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2208/ccf_000570.pdf</t>
   </si>
   <si>
     <t>Requer providências no sentido de se colocar água na Escola Municipal Vicente Luiz Nunes.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2209/requerimento_n_101_-_06_-_11_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2209/requerimento_n_101_-_06_-_11_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita medidas desestimuladoras do alcoolismo.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2210/requerimento_n_102_-_08_-_11_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2210/requerimento_n_102_-_08_-_11_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma ponte na rodovia CAW - 6.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2211/requerimento_n_104_-_08_-_11_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2211/requerimento_n_104_-_08_-_11_-_89_.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de um veículo para transportar alunos da zona rural para estudar na cidade.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>GILMAR JOSÉ, VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2212/requerimento_n_105_-_08_-_11_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2212/requerimento_n_105_-_08_-_11_-_89.pdf</t>
   </si>
   <si>
     <t>Solicita ajuda de custo para o escrivão eleitoral de Caçu.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>ODÔNIO ANCELMO, VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2213/requerimento_n_108_-_05_-_12_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2213/requerimento_n_108_-_05_-_12_-_89.pdf</t>
   </si>
   <si>
     <t>Requer construção de sanitário público no cemitério local.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PEDRO NELSON, ODÔNIO ANCELMO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2214/requerimento_n_109_-_05_-_12_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2214/requerimento_n_109_-_05_-_12_-_89.pdf</t>
   </si>
   <si>
     <t>Requer iluminação pública na Vila Baiana, loteamento São Paulo e Junqueiroz.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2215/requerimento_n_110_-_05_-_12_-_89_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2215/requerimento_n_110_-_05_-_12_-_89_.pdf</t>
   </si>
   <si>
     <t>Requer reparos na GO - 206.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>JOSÉ FARIA, VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2216/requerimento_n_111_-_05_-_12_-_89.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2216/requerimento_n_111_-_05_-_12_-_89.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao chefe do Executivo Municipal sobre o funcionalismo, arrecadação e folha de pagamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1575,67 +1575,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3407/indicacao_n01-89.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3408/indicacao_n02-89.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3409/indicacao_n_03-89.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3410/indicacao_n04-89.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3412/indicacao_n05-89.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2123/ccf_000535.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2124/ccf_000571.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2125/requerimento_n_03_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2126/requerimento_n_04_-_01_-_02_-_89.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2127/requerimento_n_05_-_03_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2128/requerimento_n_06_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2129/requerimento_n_07_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2130/requerimento_n_08_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2131/requerimento_n_12_-_03_-_02_-_89.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2132/requerimento_n_13_-_04_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2133/requerimento_n_16_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2134/requerimento_n_17_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2135/requerimento_n_18_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2136/requerimento_n_19_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2137/requerimento_n_20_-_02_-_03_-_89__.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2138/requerimento_n_21_-_02_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2139/requerimento_n_22_-_02_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2140/requerimento_n_23_-_02_-_03_-_89.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2141/requerimento_n_24_-_03_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2142/requerimento_n_25_-_03_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2143/solicita_atencao_especial_no_provimento_de_cargos_do_magisterio_com_pessoal_habilitado..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2144/ccf_000557.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2145/requerimento_n_28_-_06_-_03_-_89__.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2146/requerimento_n_29_-_30_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2147/requerimento_n_30_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2148/requerimento_n_31_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2149/requerimento_n_32_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2150/requerimento_n_33_-_03_-_04_-_89__.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2151/requerimento_n_34_-_03_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2152/requerimento_n_35_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2153/ccf_000572.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2154/ccf_000559.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2155/requerimento_n_39_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2156/requerimento_n_40_-_03_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2158/requerimento_n_42_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2161/requerimento_n_43_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2160/requerimento_n_44_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2162/requerimento_n_45_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2163/requerimento_n_46_-_26_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2164/requerimento_n_47_-_02_-_05_-_89.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2165/requerimento_n_48_-_02_-_05_-_89__.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2166/requerimento_n_49_-_27_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2167/ccf_000562.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2168/requerimento_n_51_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2169/requerimento_n_52_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2170/requerimento_n_53_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2171/requerimento_n_54_-_02_-_05_-_89.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2172/requerimento_n_55_-_02_-_05_-_89.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2173/requerimento_n_56_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2174/requerimento_n_57_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2175/requerimento_n_58_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2176/requerimento_n_59_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2177/requerimento_n_60_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2178/ccf_000563.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2179/requerimento_n_62_-_03_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2180/ccf_000564.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2181/requerimento_n_65_-_05_-_06_-_89_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2182/requerimento_n_67_-_05_-_06_-_89_..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2183/requerimento_n_69_-_12_-_06_-_89_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2184/requerimento_n_70_-_12_-_06_-_89_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2185/requerimento_n_71_-_08_-_08_-_89__.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2186/solicita_sinalizacao_com_placas_indicando_a_altura_maxima_de_carga_permitida_dentro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2187/requerimento_n_73_-_10_-_08_-_89_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2188/solicita_criacao_de_cesta_basica_para_o_funcionalismo_publico_municipal..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2189/requerimento_n_78_-_04_-_09_-_89__.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2190/requerimento_n_79_-_04_-_09_-_89__.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2191/requerimento_n_80_-_04_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2192/requerimento_n_81_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2193/requerimento_n_82_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2194/requerimento_n_83_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2195/requerimento_n_84_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2196/requerimento_n_85_-_06_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2197/requerimento_n_86_-_06_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2198/requerimento_n_87_-_22_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2199/requerimento_n_90_-_28_-_09_-_89__.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2200/requerimento_n_91_-_29_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2201/requerimento_n_92_-_04_-_10_-_89_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2202/requerimento_n_94_-_05_-_10_-_89_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2205/requerimento_n_96_-_06_-_10_-_89_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2207/ccf_000569.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2208/ccf_000570.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2209/requerimento_n_101_-_06_-_11_-_89_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2210/requerimento_n_102_-_08_-_11_-_89_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2211/requerimento_n_104_-_08_-_11_-_89_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2212/requerimento_n_105_-_08_-_11_-_89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2213/requerimento_n_108_-_05_-_12_-_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2214/requerimento_n_109_-_05_-_12_-_89.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2215/requerimento_n_110_-_05_-_12_-_89_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2216/requerimento_n_111_-_05_-_12_-_89.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3407/indicacao_n01-89.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3408/indicacao_n02-89.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3409/indicacao_n_03-89.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3410/indicacao_n04-89.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/3412/indicacao_n05-89.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2123/ccf_000535.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2124/ccf_000571.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2125/requerimento_n_03_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2126/requerimento_n_04_-_01_-_02_-_89.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2127/requerimento_n_05_-_03_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2128/requerimento_n_06_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2129/requerimento_n_07_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2130/requerimento_n_08_-_01_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2131/requerimento_n_12_-_03_-_02_-_89.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2132/requerimento_n_13_-_04_-_02_-_89_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2133/requerimento_n_16_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2134/requerimento_n_17_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2135/requerimento_n_18_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2136/requerimento_n_19_-_01_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2137/requerimento_n_20_-_02_-_03_-_89__.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2138/requerimento_n_21_-_02_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2139/requerimento_n_22_-_02_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2140/requerimento_n_23_-_02_-_03_-_89.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2141/requerimento_n_24_-_03_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2142/requerimento_n_25_-_03_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2143/solicita_atencao_especial_no_provimento_de_cargos_do_magisterio_com_pessoal_habilitado..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2144/ccf_000557.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2145/requerimento_n_28_-_06_-_03_-_89__.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2146/requerimento_n_29_-_30_-_03_-_89_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2147/requerimento_n_30_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2148/requerimento_n_31_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2149/requerimento_n_32_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2150/requerimento_n_33_-_03_-_04_-_89__.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2151/requerimento_n_34_-_03_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2152/requerimento_n_35_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2153/ccf_000572.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2154/ccf_000559.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2155/requerimento_n_39_-_03_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2156/requerimento_n_40_-_03_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2158/requerimento_n_42_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2161/requerimento_n_43_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2160/requerimento_n_44_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2162/requerimento_n_45_-_04_-_04_-_89_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2163/requerimento_n_46_-_26_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2164/requerimento_n_47_-_02_-_05_-_89.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2165/requerimento_n_48_-_02_-_05_-_89__.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2166/requerimento_n_49_-_27_-_04_-_89.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2167/ccf_000562.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2168/requerimento_n_51_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2169/requerimento_n_52_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2170/requerimento_n_53_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2171/requerimento_n_54_-_02_-_05_-_89.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2172/requerimento_n_55_-_02_-_05_-_89.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2173/requerimento_n_56_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2174/requerimento_n_57_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2175/requerimento_n_58_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2176/requerimento_n_59_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2177/requerimento_n_60_-_02_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2178/ccf_000563.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2179/requerimento_n_62_-_03_-_05_-_89_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2180/ccf_000564.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2181/requerimento_n_65_-_05_-_06_-_89_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2182/requerimento_n_67_-_05_-_06_-_89_..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2183/requerimento_n_69_-_12_-_06_-_89_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2184/requerimento_n_70_-_12_-_06_-_89_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2185/requerimento_n_71_-_08_-_08_-_89__.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2186/solicita_sinalizacao_com_placas_indicando_a_altura_maxima_de_carga_permitida_dentro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2187/requerimento_n_73_-_10_-_08_-_89_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2188/solicita_criacao_de_cesta_basica_para_o_funcionalismo_publico_municipal..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2189/requerimento_n_78_-_04_-_09_-_89__.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2190/requerimento_n_79_-_04_-_09_-_89__.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2191/requerimento_n_80_-_04_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2192/requerimento_n_81_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2193/requerimento_n_82_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2194/requerimento_n_83_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2195/requerimento_n_84_-_05_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2196/requerimento_n_85_-_06_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2197/requerimento_n_86_-_06_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2198/requerimento_n_87_-_22_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2199/requerimento_n_90_-_28_-_09_-_89__.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2200/requerimento_n_91_-_29_-_09_-_89_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2201/requerimento_n_92_-_04_-_10_-_89_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2202/requerimento_n_94_-_05_-_10_-_89_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2205/requerimento_n_96_-_06_-_10_-_89_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2207/ccf_000569.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2208/ccf_000570.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2209/requerimento_n_101_-_06_-_11_-_89_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2210/requerimento_n_102_-_08_-_11_-_89_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2211/requerimento_n_104_-_08_-_11_-_89_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2212/requerimento_n_105_-_08_-_11_-_89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2213/requerimento_n_108_-_05_-_12_-_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2214/requerimento_n_109_-_05_-_12_-_89.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2215/requerimento_n_110_-_05_-_12_-_89_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1989/2216/requerimento_n_111_-_05_-_12_-_89.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="189.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>