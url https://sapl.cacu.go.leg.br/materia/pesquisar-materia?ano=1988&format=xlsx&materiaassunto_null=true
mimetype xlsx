--- v0 (2026-02-19)
+++ v1 (2026-04-16)
@@ -54,312 +54,312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2226/requerimento_n_01_-_11_-_02_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2226/requerimento_n_01_-_11_-_02_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito aterro na rodovia CAW - 2.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VOLNEI CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2227/requerimento_n_02_-_03_-_02_-_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2227/requerimento_n_02_-_03_-_02_-_88.pdf</t>
   </si>
   <si>
     <t>Requer que seja coberto os lixos que se encontram jogados num buraco às margens da GO - 206.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2228/requerimento_n_03_-_03_-_02_-_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2228/requerimento_n_03_-_03_-_02_-_88.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado placas indicando o local onde será situado o Abrigo dos Idosos.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CHICO SALES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2229/requer_agilizacao_de_hidrometria.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2229/requer_agilizacao_de_hidrometria.pdf</t>
   </si>
   <si>
     <t>Requer a agilização de Hidrometria.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2230/requerimento_n_06_-_02_-_03_-_88__2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2230/requerimento_n_06_-_02_-_03_-_88__2.pdf</t>
   </si>
   <si>
     <t>Requer pedido para a CELG de padrão econômico.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2231/requerimento_n_07_-_04_-_04_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2231/requerimento_n_07_-_04_-_04_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito cercado ao redor do pátio da Escola Municipal Guariroba.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2232/requerimento_n_08_-_04_-_04_-_88__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2232/requerimento_n_08_-_04_-_04_-_88__.pdf</t>
   </si>
   <si>
     <t>Requer colocação de Quebra - Molas.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GUILHERME GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2233/requerimento_n_09_-_03_-_05_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2233/requerimento_n_09_-_03_-_05_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer quebra - molas na rodovia GO - 206.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2234/requerimento_n_10_-_03_-_05_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2234/requerimento_n_10_-_03_-_05_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer reparos de aterro.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2235/requerimento_n_11_-_01_-_06_-_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2235/requerimento_n_11_-_01_-_06_-_88.pdf</t>
   </si>
   <si>
     <t>Requer construção de aterro nomanilhamento do corredor boiadeiro a recuperação no manilhamento da rodovia CAW - 1.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2236/requerimento_n_12_-_01_-_06_-_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2236/requerimento_n_12_-_01_-_06_-_88.pdf</t>
   </si>
   <si>
     <t>Requer estudo de um meio para tirar as águas que correm na Vila Multirão.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2237/requerimento_n_13_-_01_-_06_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2237/requerimento_n_13_-_01_-_06_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer cumprimento da lei n° 8-71 de 01 - 07 - 71.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2238/requerimento_n_14_-_02_-_06_-_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2238/requerimento_n_14_-_02_-_06_-_88.pdf</t>
   </si>
   <si>
     <t>Requer melhor distribuição nos horários do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2239/requerimento_n_15_-_02_-_06_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2239/requerimento_n_15_-_02_-_06_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer proibição no uso do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2240/requerimento_n_16_-_01_-_08_-_88__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2240/requerimento_n_16_-_01_-_08_-_88__.pdf</t>
   </si>
   <si>
     <t>Requer alteração no Código Tributário Municipal de Caçu.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2241/requerimento_n_17_-_01_-_08_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2241/requerimento_n_17_-_01_-_08_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer máquinas do CRISA.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2242/requerimento_n_18_-_01_-_08_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2242/requerimento_n_18_-_01_-_08_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer urgência na execução no projeto da Vila Vale do Sol.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2243/requerimento_n_19_-_01_-_08_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2243/requerimento_n_19_-_01_-_08_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer um pedido para que a CELG coloque transformadores.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2244/requerimento_n_20_-_01_-_08_-_88__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2244/requerimento_n_20_-_01_-_08_-_88__.pdf</t>
   </si>
   <si>
     <t>Requer complementação de rede de Energia Elétrica.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2245/requerimento_n_22_-_06_-_09_-_88.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2245/requerimento_n_22_-_06_-_09_-_88.pdf</t>
   </si>
   <si>
     <t>Requer doação de um terreno para Centro Espírita.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2246/requerimento_n_23_-_04_-_10_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2246/requerimento_n_23_-_04_-_10_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer construção de ponte.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2247/requerimento_n_24_-_03_-_11_-_88_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2247/requerimento_n_24_-_03_-_11_-_88_.pdf</t>
   </si>
   <si>
     <t>Requer que seja retirado o lixo da Avenida Ildefonso Carneiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -666,67 +666,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2226/requerimento_n_01_-_11_-_02_-_88_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2227/requerimento_n_02_-_03_-_02_-_88.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2228/requerimento_n_03_-_03_-_02_-_88.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2229/requer_agilizacao_de_hidrometria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2230/requerimento_n_06_-_02_-_03_-_88__2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2231/requerimento_n_07_-_04_-_04_-_88_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2232/requerimento_n_08_-_04_-_04_-_88__.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2233/requerimento_n_09_-_03_-_05_-_88_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2234/requerimento_n_10_-_03_-_05_-_88_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2235/requerimento_n_11_-_01_-_06_-_88.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2236/requerimento_n_12_-_01_-_06_-_88.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2237/requerimento_n_13_-_01_-_06_-_88_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2238/requerimento_n_14_-_02_-_06_-_88.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2239/requerimento_n_15_-_02_-_06_-_88_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2240/requerimento_n_16_-_01_-_08_-_88__.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2241/requerimento_n_17_-_01_-_08_-_88_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2242/requerimento_n_18_-_01_-_08_-_88_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2243/requerimento_n_19_-_01_-_08_-_88_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2244/requerimento_n_20_-_01_-_08_-_88__.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2245/requerimento_n_22_-_06_-_09_-_88.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2246/requerimento_n_23_-_04_-_10_-_88_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2247/requerimento_n_24_-_03_-_11_-_88_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2226/requerimento_n_01_-_11_-_02_-_88_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2227/requerimento_n_02_-_03_-_02_-_88.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2228/requerimento_n_03_-_03_-_02_-_88.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2229/requer_agilizacao_de_hidrometria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2230/requerimento_n_06_-_02_-_03_-_88__2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2231/requerimento_n_07_-_04_-_04_-_88_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2232/requerimento_n_08_-_04_-_04_-_88__.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2233/requerimento_n_09_-_03_-_05_-_88_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2234/requerimento_n_10_-_03_-_05_-_88_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2235/requerimento_n_11_-_01_-_06_-_88.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2236/requerimento_n_12_-_01_-_06_-_88.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2237/requerimento_n_13_-_01_-_06_-_88_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2238/requerimento_n_14_-_02_-_06_-_88.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2239/requerimento_n_15_-_02_-_06_-_88_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2240/requerimento_n_16_-_01_-_08_-_88__.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2241/requerimento_n_17_-_01_-_08_-_88_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2242/requerimento_n_18_-_01_-_08_-_88_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2243/requerimento_n_19_-_01_-_08_-_88_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2244/requerimento_n_20_-_01_-_08_-_88__.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2245/requerimento_n_22_-_06_-_09_-_88.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2246/requerimento_n_23_-_04_-_10_-_88_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1988/2247/requerimento_n_24_-_03_-_11_-_88_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="108.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>