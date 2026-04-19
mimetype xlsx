--- v0 (2025-12-31)
+++ v1 (2026-04-19)
@@ -54,330 +54,330 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CHICO SALES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2276/requerimento_n_01_-_03_-_02_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2276/requerimento_n_01_-_03_-_02_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento e encascalhamento de rodovia.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2277/requerimento_n_02_-_03_-_02_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2277/requerimento_n_02_-_03_-_02_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer aumento salarial para funcionalismo público.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2278/requerimento_n_03_-_03_-_02_-_86.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2278/requerimento_n_03_-_03_-_02_-_86.pdf</t>
   </si>
   <si>
     <t>Requer aumento de rede elétrica em baixa tensão.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2279/requerimento_n_04_-_04_-_02_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2279/requerimento_n_04_-_04_-_02_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer acordo com a CELG e Saneago.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2280/requerimento_n_05_-_05_-_02_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2280/requerimento_n_05_-_05_-_02_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer multirão para construir casas.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2281/requerimento_n_06_-_06_-_02_-_86_..pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2281/requerimento_n_06_-_06_-_02_-_86_..pdf</t>
   </si>
   <si>
     <t>Requer criação de escola</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2282/requerimento_n_07_-_03_-_03_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2282/requerimento_n_07_-_03_-_03_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer reparos em Avenida.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VOLNEI CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2283/requerimento_n_08_-_06_-_05_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2283/requerimento_n_08_-_06_-_05_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação na Avenida Jatai.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GUILHERME GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2284/requerimento_n_09_-_07_-_05_-_86.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2284/requerimento_n_09_-_07_-_05_-_86.pdf</t>
   </si>
   <si>
     <t>Requer construção de paredes de tábuas e fornecimento de água na Escola Salto do Rio Claro.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2285/requerimento_n_10_-_01_-_08_-_86.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2285/requerimento_n_10_-_01_-_08_-_86.pdf</t>
   </si>
   <si>
     <t>Requer rede de energia elétrica em alta e baixa tensão.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2286/requerimento_n_11_-_01_-_08_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2286/requerimento_n_11_-_01_-_08_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer Semáforos para regularizar o trânsito.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2287/requerimento_n_12_-_01_-_08_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2287/requerimento_n_12_-_01_-_08_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Sr. Governador do Estado DR Onofre Quinan.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2288/requerimento_n_13_-_02_-_09_-_86.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2288/requerimento_n_13_-_02_-_09_-_86.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento da rodovia.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>LEONIDES DOLORES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2289/requerimento_n_14_-_02_-_09_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2289/requerimento_n_14_-_02_-_09_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer que sejam reconstruídas sargetas.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2290/requerimento_n_15_-_02_-_09_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2290/requerimento_n_15_-_02_-_09_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito buraco para depósito de lixo.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2291/requerimento_n_16_-_01_-_10_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2291/requerimento_n_16_-_01_-_10_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer loteamento de uma àrea.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2292/requerimento_n_17_-_03_-_10_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2292/requerimento_n_17_-_03_-_10_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer que sejam construídas obras de relevante interesse público no cemitério local.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2293/requerimento_n_18_-_03_-_10_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2293/requerimento_n_18_-_03_-_10_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer criação de uma agência do IBGE em Caçu.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2294/requerimento_n_19_-_03_-_11_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2294/requerimento_n_19_-_03_-_11_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer aterro e encascalhamento em uma curva da rodovia CAW - 2.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2295/requerimento_n_20_-_04_-_11_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2295/requerimento_n_20_-_04_-_11_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer levantamento e aterro na Estrada do Sr. Leontino Nunes Moreira.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2296/requerimento_n_21_-_04_-_11_-_86.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2296/requerimento_n_21_-_04_-_11_-_86.pdf</t>
   </si>
   <si>
     <t>Requer aterro e encascalhamento na rodovia CAW - 3.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2297/requerimento_n_22_-_08_-_12_-_86.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2297/requerimento_n_22_-_08_-_12_-_86.pdf</t>
   </si>
   <si>
     <t>Requer Pavimentação.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2298/requerimento_n_23_-_08_-_12_-_86_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2298/requerimento_n_23_-_08_-_12_-_86_.pdf</t>
   </si>
   <si>
     <t>Requer doação de trecho asfáltico.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -684,67 +684,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2276/requerimento_n_01_-_03_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2277/requerimento_n_02_-_03_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2278/requerimento_n_03_-_03_-_02_-_86.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2279/requerimento_n_04_-_04_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2280/requerimento_n_05_-_05_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2281/requerimento_n_06_-_06_-_02_-_86_..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2282/requerimento_n_07_-_03_-_03_-_86_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2283/requerimento_n_08_-_06_-_05_-_86_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2284/requerimento_n_09_-_07_-_05_-_86.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2285/requerimento_n_10_-_01_-_08_-_86.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2286/requerimento_n_11_-_01_-_08_-_86_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2287/requerimento_n_12_-_01_-_08_-_86_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2288/requerimento_n_13_-_02_-_09_-_86.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2289/requerimento_n_14_-_02_-_09_-_86_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2290/requerimento_n_15_-_02_-_09_-_86_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2291/requerimento_n_16_-_01_-_10_-_86_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2292/requerimento_n_17_-_03_-_10_-_86_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2293/requerimento_n_18_-_03_-_10_-_86_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2294/requerimento_n_19_-_03_-_11_-_86_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2295/requerimento_n_20_-_04_-_11_-_86_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2296/requerimento_n_21_-_04_-_11_-_86.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2297/requerimento_n_22_-_08_-_12_-_86.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2298/requerimento_n_23_-_08_-_12_-_86_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2276/requerimento_n_01_-_03_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2277/requerimento_n_02_-_03_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2278/requerimento_n_03_-_03_-_02_-_86.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2279/requerimento_n_04_-_04_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2280/requerimento_n_05_-_05_-_02_-_86_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2281/requerimento_n_06_-_06_-_02_-_86_..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2282/requerimento_n_07_-_03_-_03_-_86_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2283/requerimento_n_08_-_06_-_05_-_86_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2284/requerimento_n_09_-_07_-_05_-_86.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2285/requerimento_n_10_-_01_-_08_-_86.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2286/requerimento_n_11_-_01_-_08_-_86_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2287/requerimento_n_12_-_01_-_08_-_86_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2288/requerimento_n_13_-_02_-_09_-_86.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2289/requerimento_n_14_-_02_-_09_-_86_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2290/requerimento_n_15_-_02_-_09_-_86_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2291/requerimento_n_16_-_01_-_10_-_86_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2292/requerimento_n_17_-_03_-_10_-_86_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2293/requerimento_n_18_-_03_-_10_-_86_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2294/requerimento_n_19_-_03_-_11_-_86_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2295/requerimento_n_20_-_04_-_11_-_86_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2296/requerimento_n_21_-_04_-_11_-_86.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2297/requerimento_n_22_-_08_-_12_-_86.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1986/2298/requerimento_n_23_-_08_-_12_-_86_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="90.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>