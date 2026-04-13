--- v0 (2026-02-19)
+++ v1 (2026-04-13)
@@ -54,534 +54,534 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CHICO SALES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2299/requerimento_n_01_-_04_-_02_-_85__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2299/requerimento_n_01_-_04_-_02_-_85__.pdf</t>
   </si>
   <si>
     <t>Requer a construção em alvenaria ou madeira, de uma sala de aula na Escola Municipal Córrego da Ponte.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2300/requerimento_n_02_-_04_-_02_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2300/requerimento_n_02_-_04_-_02_-_85.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma sala de aula e uma cantina, de alvenaria ou madeira, na Escola Municipal Cervo.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2301/requerimento_n_03_-_04_-_02_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2301/requerimento_n_03_-_04_-_02_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ponte de concreto ou madeira no Córrego Caçu.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2302/requerimento_n_04_-_04_-_02_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2302/requerimento_n_04_-_04_-_02_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer que seja criado o mais breve possível uma Delegacia Regional de ensino em Caçu.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VOLNEI CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2303/requerimento_n_05_-_04_-_02_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2303/requerimento_n_05_-_04_-_02_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer o calçamento na Rua Jataí desde a Rua Padre Brom até a chegada do Lions Clube de Caçu.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LEONIDES DOLORES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2304/requerimento_n_06_-_05_-_02_-_85__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2304/requerimento_n_06_-_05_-_02_-_85__.pdf</t>
   </si>
   <si>
     <t>Requer ampliação com urgência do canal 13 .</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2305/requerimento_n_07_-_04_-_03_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2305/requerimento_n_07_-_04_-_03_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer pedido de sala de aula ou projeto multirão.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2306/requerimento_n_08_-_04_-_03_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2306/requerimento_n_08_-_04_-_03_-_85.pdf</t>
   </si>
   <si>
     <t>Requer estacionamento privativo em frente o Colégio Municipal.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2307/requerimento_n_09_-_07_-_03_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2307/requerimento_n_09_-_07_-_03_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer encaminhamento de oficio ao Sr. Prefeito.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2308/requerimento_n_10_-_07_-_03_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2308/requerimento_n_10_-_07_-_03_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao diretor geral de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2309/requerimento_n_11_-_07_-_03_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2309/requerimento_n_11_-_07_-_03_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica da GO - 206 até a cidade na parte alta.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2310/requerimento_n_12_-_01_-_04_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2310/requerimento_n_12_-_01_-_04_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer providência ao diretor do DERGO Eng. Mauro Miranda.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2311/requerimento_n_13_-_01_-_04_-_85__.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2311/requerimento_n_13_-_01_-_04_-_85__.pdf</t>
   </si>
   <si>
     <t>Requer pedido de sala de aula do projeto Multirão.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2312/requerimento_n_14_-_01_-_04_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2312/requerimento_n_14_-_01_-_04_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer permanência de campo de futebol na Fazenda Sapé.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>GUILHERME GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2313/requerimento_n_15_-_01_-_04_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2313/requerimento_n_15_-_01_-_04_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer conservação de estrada.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2314/requerimento_n_16_-_02_-_05_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2314/requerimento_n_16_-_02_-_05_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer denominação de terminal rodoviário.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2315/requerimento_n_17_-_02_-_05_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2315/requerimento_n_17_-_02_-_05_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer extensão de rede de energia elétrica.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2316/requerimento_n_18_-_02_-_05_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2316/requerimento_n_18_-_02_-_05_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer iluminação na Praça Matriz.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2317/requerimento_n_19_-_02_-_05_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2317/requerimento_n_19_-_02_-_05_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer comemoração do dia das Mães.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2318/requerimento_n_21_-_07_-_05_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2318/requerimento_n_21_-_07_-_05_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer denominação de Ginásio de Esportes.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2319/requerimento_n_22_-_02_-_05_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2319/requerimento_n_22_-_02_-_05_-_85_.pdf</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2320/requerimento_n_23_-_03_-_05_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2320/requerimento_n_23_-_03_-_05_-_85.pdf</t>
   </si>
   <si>
     <t>Requer médico odontológico Credenciado pelo IPASGO.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2321/requerimento_n_24_-_06_-_05_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2321/requerimento_n_24_-_06_-_05_-_85.pdf</t>
   </si>
   <si>
     <t>Requer acordo entre Prefeitura e a Mendes Júnior.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2322/requerimento_n_25_-_06_-_05_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2322/requerimento_n_25_-_06_-_05_-_85.pdf</t>
   </si>
   <si>
     <t>Requer providência no tráfego de Implementos Agrícolas em vias públicas.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2323/requerimento_n_26_-_10_-_06_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2323/requerimento_n_26_-_10_-_06_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento na estrada que liga o córrego Quebra - Chifre.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2324/requerimento_n_27_-_10_-_06_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2324/requerimento_n_27_-_10_-_06_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer que seja aguada a Rua 27.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2325/requerimento_n_29_-_10_-_06_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2325/requerimento_n_29_-_10_-_06_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer avaliação dos fiscais estaduais e municipais.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2326/requerimento_n_29_-_10_-_06_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2326/requerimento_n_29_-_10_-_06_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer avaliação dos fiscais municipais e estaduais.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2327/requerimento_n_31_-_11_-_06_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2327/requerimento_n_31_-_11_-_06_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer aparelho magnético com botão, para instalar telefone entre captação e E.T.A .</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2328/requerimento_n_32_-_01_-_08_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2328/requerimento_n_32_-_01_-_08_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer abertura de loja em Caçu.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2329/requerimento_n_33_-_01_-_08_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2329/requerimento_n_33_-_01_-_08_-_85.pdf</t>
   </si>
   <si>
     <t>Requer construção de prédio da Agência do Correios.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2331/requerimento_n_34_-_02_-_08_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2331/requerimento_n_34_-_02_-_08_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer Quebra - Molas nas ruas da cidade.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2332/requerimento_n_35_-_02_-_09_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2332/requerimento_n_35_-_02_-_09_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer ligação de rede de esgoto.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2333/requerimento_n_36_-_03_-_09_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2333/requerimento_n_36_-_03_-_09_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer levantamento e encascalhamento de aterro.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2334/requerimento_n_37_-_01_-_10_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2334/requerimento_n_37_-_01_-_10_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer Recuperação na Rua Ludgero Pereira de Castro.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2335/requerimento_n_38_-_02_-_10_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2335/requerimento_n_38_-_02_-_10_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer construção e ornamentação da praça do Triângulo.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2336/requerimento_n_40_-_04_-_10_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2336/requerimento_n_40_-_04_-_10_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer envio de Ofício à câmara do sudoeste.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2337/requerimento_n_41_-_05_-_11_-_85_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2337/requerimento_n_41_-_05_-_11_-_85_.pdf</t>
   </si>
   <si>
     <t>Requer Execução de Requerimento anterior.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2338/requerimento_n_43_-_05_-_11_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2338/requerimento_n_43_-_05_-_11_-_85.pdf</t>
   </si>
   <si>
     <t>Requer Ampliação do sistema de televisão</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2339/requerimento_n_44_-_05_-_12_-_85.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2339/requerimento_n_44_-_05_-_12_-_85.pdf</t>
   </si>
   <si>
     <t>Requer fornecimento de quitação pela Prefeitura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -888,67 +888,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2299/requerimento_n_01_-_04_-_02_-_85__.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2300/requerimento_n_02_-_04_-_02_-_85.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2301/requerimento_n_03_-_04_-_02_-_85_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2302/requerimento_n_04_-_04_-_02_-_85_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2303/requerimento_n_05_-_04_-_02_-_85_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2304/requerimento_n_06_-_05_-_02_-_85__.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2305/requerimento_n_07_-_04_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2306/requerimento_n_08_-_04_-_03_-_85.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2307/requerimento_n_09_-_07_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2308/requerimento_n_10_-_07_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2309/requerimento_n_11_-_07_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2310/requerimento_n_12_-_01_-_04_-_85_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2311/requerimento_n_13_-_01_-_04_-_85__.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2312/requerimento_n_14_-_01_-_04_-_85_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2313/requerimento_n_15_-_01_-_04_-_85_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2314/requerimento_n_16_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2315/requerimento_n_17_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2316/requerimento_n_18_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2317/requerimento_n_19_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2318/requerimento_n_21_-_07_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2319/requerimento_n_22_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2320/requerimento_n_23_-_03_-_05_-_85.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2321/requerimento_n_24_-_06_-_05_-_85.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2322/requerimento_n_25_-_06_-_05_-_85.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2323/requerimento_n_26_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2324/requerimento_n_27_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2325/requerimento_n_29_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2326/requerimento_n_29_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2327/requerimento_n_31_-_11_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2328/requerimento_n_32_-_01_-_08_-_85_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2329/requerimento_n_33_-_01_-_08_-_85.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2331/requerimento_n_34_-_02_-_08_-_85_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2332/requerimento_n_35_-_02_-_09_-_85_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2333/requerimento_n_36_-_03_-_09_-_85_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2334/requerimento_n_37_-_01_-_10_-_85_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2335/requerimento_n_38_-_02_-_10_-_85_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2336/requerimento_n_40_-_04_-_10_-_85_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2337/requerimento_n_41_-_05_-_11_-_85_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2338/requerimento_n_43_-_05_-_11_-_85.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2339/requerimento_n_44_-_05_-_12_-_85.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2299/requerimento_n_01_-_04_-_02_-_85__.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2300/requerimento_n_02_-_04_-_02_-_85.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2301/requerimento_n_03_-_04_-_02_-_85_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2302/requerimento_n_04_-_04_-_02_-_85_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2303/requerimento_n_05_-_04_-_02_-_85_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2304/requerimento_n_06_-_05_-_02_-_85__.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2305/requerimento_n_07_-_04_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2306/requerimento_n_08_-_04_-_03_-_85.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2307/requerimento_n_09_-_07_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2308/requerimento_n_10_-_07_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2309/requerimento_n_11_-_07_-_03_-_85_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2310/requerimento_n_12_-_01_-_04_-_85_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2311/requerimento_n_13_-_01_-_04_-_85__.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2312/requerimento_n_14_-_01_-_04_-_85_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2313/requerimento_n_15_-_01_-_04_-_85_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2314/requerimento_n_16_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2315/requerimento_n_17_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2316/requerimento_n_18_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2317/requerimento_n_19_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2318/requerimento_n_21_-_07_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2319/requerimento_n_22_-_02_-_05_-_85_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2320/requerimento_n_23_-_03_-_05_-_85.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2321/requerimento_n_24_-_06_-_05_-_85.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2322/requerimento_n_25_-_06_-_05_-_85.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2323/requerimento_n_26_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2324/requerimento_n_27_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2325/requerimento_n_29_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2326/requerimento_n_29_-_10_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2327/requerimento_n_31_-_11_-_06_-_85_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2328/requerimento_n_32_-_01_-_08_-_85_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2329/requerimento_n_33_-_01_-_08_-_85.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2331/requerimento_n_34_-_02_-_08_-_85_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2332/requerimento_n_35_-_02_-_09_-_85_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2333/requerimento_n_36_-_03_-_09_-_85_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2334/requerimento_n_37_-_01_-_10_-_85_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2335/requerimento_n_38_-_02_-_10_-_85_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2336/requerimento_n_40_-_04_-_10_-_85_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2337/requerimento_n_41_-_05_-_11_-_85_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2338/requerimento_n_43_-_05_-_11_-_85.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1985/2339/requerimento_n_44_-_05_-_12_-_85.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="96.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>