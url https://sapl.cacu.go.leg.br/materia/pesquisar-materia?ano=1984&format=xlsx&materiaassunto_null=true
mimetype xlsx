--- v0 (2025-10-26)
+++ v1 (2026-04-22)
@@ -54,753 +54,753 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GUILHERME GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2341/requerimento_n_01_-_06_-_02_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2341/requerimento_n_01_-_06_-_02_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja firmado entre Prefeitura Municipal e Funerária Santa Fé um contrtato para regularização da referida firma e prefeitura.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VILSONIL RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2342/requerimento_n_02_-_06_-_02_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2342/requerimento_n_02_-_06_-_02_-_84.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída uma nova ponte sobre o córrego do Caçu.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2343/requerimento_n_03_-_07_-_02_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2343/requerimento_n_03_-_07_-_02_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja construído um Grupo Escolar modelo móvel no local da escola já existente , na Fazenda São Domingos de propriedade do Sr Aníbal Izidoro de Oliveira.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2344/requerimento_n_04_-_07_-_02_-_84___.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2344/requerimento_n_04_-_07_-_02_-_84___.pdf</t>
   </si>
   <si>
     <t>Solicita que seja proibido as máquinas da prefeitura de executar a mudança na Rodovia CAW - 2, Entre os córregos Sapé Lagoinha até o Macuco.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VASCO GIROTTO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2345/requerimento_n_05_-_07_-_02_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2345/requerimento_n_05_-_07_-_02_-_84_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o patrolamento da Rodovia CAW - 3.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2346/requerimento_n_06_-_07_-_02_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2346/requerimento_n_06_-_07_-_02_-_84.pdf</t>
   </si>
   <si>
     <t>Requer colocação de Quebra - Mola.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2347/requerimento_n_07_-_08_-_02_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2347/requerimento_n_07_-_08_-_02_-_84.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2348/requerimento_n_10_-_07_-_03_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2348/requerimento_n_10_-_07_-_03_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento e outros reparos.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2349/requerimento_n_10_-_07_-_03_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2349/requerimento_n_10_-_07_-_03_-_84_.pdf</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VOLNEI CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2350/requerimento_n_11_-_08_-_03_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2350/requerimento_n_11_-_08_-_03_-_84.pdf</t>
   </si>
   <si>
     <t>Requer doação de lote.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2351/requerimento_n_12_-_08_-_03_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2351/requerimento_n_12_-_08_-_03_-_84.pdf</t>
   </si>
   <si>
     <t>Requer aterro com bueiro.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2352/requerimento_n_13_-_02_-_04_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2352/requerimento_n_13_-_02_-_04_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer abrir rua.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2353/requerimento_n_14_-_03_-_04_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2353/requerimento_n_14_-_03_-_04_-_84.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento de ruas.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>JOSÉ DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2354/requerimento_n_15_-_03_-_04_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2354/requerimento_n_15_-_03_-_04_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer reparos nas Ruas pavimentadas com bloquetes e paralepípedos.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2355/requerimento_n_16_-_03_-_04_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2355/requerimento_n_16_-_03_-_04_-_84.pdf</t>
   </si>
   <si>
     <t>Reforma de pontilhão.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2356/requerimento_n_17_-_05_-_04_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2356/requerimento_n_17_-_05_-_04_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito a incentivação para o plantio de árvores.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2357/requerimento_n_18_-_05_-_04_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2357/requerimento_n_18_-_05_-_04_-_84.pdf</t>
   </si>
   <si>
     <t>Requer Reparos.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2358/requerimento_n_19_-_06_-_02_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2358/requerimento_n_19_-_06_-_02_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer construção de Matadouro.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2359/requerimento_n_20_-_05_-_04_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2359/requerimento_n_20_-_05_-_04_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer envio de mensagens .</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2360/requerimento_n_21_-_06_-_04_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2360/requerimento_n_21_-_06_-_04_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja construído passeios.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2361/requerimento_n_22_-_07_-_05_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2361/requerimento_n_22_-_07_-_05_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer reparos nas instalações sanitárias do Colégio D. Pedro II.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2362/requerimento_n_24_-_08_-_05_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2362/requerimento_n_24_-_08_-_05_-_84.pdf</t>
   </si>
   <si>
     <t>Requer mudança de período de sessão durante o mês de junho.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2363/requerimento_n_25_-_08_-_05_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2363/requerimento_n_25_-_08_-_05_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer envio de mensagem.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2364/requerimento_n_27_-_08_-_05_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2364/requerimento_n_27_-_08_-_05_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer outrosim o envio de cópia deste ao Exmo SR Prefeito Municipal para que interceda junto aquela empresa estatal, no mesmo sentido.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2365/requerimento_n_28_-_09_-_05_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2365/requerimento_n_28_-_09_-_05_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer reforma do Colégio Estadual D. Pedro II.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>CHICO SALES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2366/requerimento_n_29_-_09_-_05_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2366/requerimento_n_29_-_09_-_05_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer aumento de rede elétrica de baixa tensão e mudança de postes de madeira por postes de concreto.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2367/requerimento_n_30_-_09_-_05_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2367/requerimento_n_30_-_09_-_05_-_84.pdf</t>
   </si>
   <si>
     <t>Requer Calçamento .</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2368/requerimento_n_31_-_12_-_06_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2368/requerimento_n_31_-_12_-_06_-_84_.pdf</t>
   </si>
   <si>
     <t>Solicita o encascalhamento na Rodovia CAW - 1 no trecho entre o Sr José Severino e José Domingos Neto.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2369/requerimento_n_32_-_12_-_06_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2369/requerimento_n_32_-_12_-_06_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer reparos no Grupo Flávio Alves.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2370/requerimento_n_33_-_12_-_06_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2370/requerimento_n_33_-_12_-_06_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2371/requerimento_n_34_-_12_-_06_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2371/requerimento_n_34_-_12_-_06_-_84.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma cantina.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2372/requerimento_n_35_-_13_-_06_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2372/requerimento_n_35_-_13_-_06_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer proibição de feirante ambulante.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2373/requerimento_n_36_-_02_-_08_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2373/requerimento_n_36_-_02_-_08_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja criada a sede da Banda Musical.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2374/requerimento_n_37_-_02_-_08_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2374/requerimento_n_37_-_02_-_08_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura compre uma Perua Volswagem Kombi.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2375/requerimento_n_38_-_03_-_08_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2375/requerimento_n_38_-_03_-_08_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer a sede própria da Câmara Municipal.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2376/requerimento_n_39_-_06_-_08_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2376/requerimento_n_39_-_06_-_08_-_84.pdf</t>
   </si>
   <si>
     <t>Requer conserto de ruas.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2377/requerimento_n_40_-_03_-_09_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2377/requerimento_n_40_-_03_-_09_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer doação de lotes.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2378/requerimento_n_41_-_03_-_09_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2378/requerimento_n_41_-_03_-_09_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer construção de toldos para táxi na estação rodoviária.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2379/requerimento_n_42_-_04_-_09_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2379/requerimento_n_42_-_04_-_09_-_84.pdf</t>
   </si>
   <si>
     <t>Requer construção de aterro.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>LEONIDES DOLORES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2380/requerimento_n_43_-_04_-_09_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2380/requerimento_n_43_-_04_-_09_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer transferência de estrada particular para estrada municipal.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2381/requerimento_n_44_-_04_-_09_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2381/requerimento_n_44_-_04_-_09_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer proibição de retirar saibro dentro da faixa das Rodovias Municipais.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2382/requerimento_n_45_-_01_-_10_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2382/requerimento_n_45_-_01_-_10_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer mudança de nome de Colégio.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2383/requerimento_n_46_-_02_-_10_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2383/requerimento_n_46_-_02_-_10_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer a presença do Secretário do Setor de Educação.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2384/requerimento_n_48_-_05_-_11_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2384/requerimento_n_48_-_05_-_11_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer Conserto de buraco na saída que liga à GO - 206.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2385/requerimento_n_48_-_05_-_11_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2385/requerimento_n_48_-_05_-_11_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer reparos no Grupo Escolar Eliza Eudóxia de Queiroz.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2386/requerimento_n_49_-_05_-_11_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2386/requerimento_n_49_-_05_-_11_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer manilhamento em aterro.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2387/requerimento_n_50_-_05_-_11_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2387/requerimento_n_50_-_05_-_11_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal assuma responsabilidade sobre conservação de estrada particular.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2388/requerimento_n_51_-_06_-_11_-_84.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2388/requerimento_n_51_-_06_-_11_-_84.pdf</t>
   </si>
   <si>
     <t>Requer construção de sala de aula.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2389/requerimento_n_52_-_06_-_11_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2389/requerimento_n_52_-_06_-_11_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer manutenção do ramal da Rodovia CAW - 2 trecho entre o Sapé e Macuco.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2390/requerimento_n_53_-_03_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2390/requerimento_n_53_-_03_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer Complemento da pavimentação da Avenida Izidoro Goulart.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2391/requerimento_n_54_-_03_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2391/requerimento_n_54_-_03_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer Ampliação de Rede Elétrica.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2392/requerimento_n_55_-_03_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2392/requerimento_n_55_-_03_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja criado uma emissora de rádio.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2393/requerimento_n_56_-_03_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2393/requerimento_n_56_-_03_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer que seja construída uma guarita.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2394/requerimento_n_57_-_03_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2394/requerimento_n_57_-_03_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer mudança de n° de rua para nome.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2395/requerimento_n_58_-_04_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2395/requerimento_n_58_-_04_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer reparos no Grupo Flávio Alves de Lima no Sapé - 1.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2396/requerimento_n_59_-_04_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2396/requerimento_n_59_-_04_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um micro - matadouro municipal.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2397/requerimento_n_60_-_04_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2397/requerimento_n_60_-_04_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer complemento de pavimentação da Avenida Ildefonso Carneiro.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2398/requerimento_n_61_-_04_-_12_-_84_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2398/requerimento_n_61_-_04_-_12_-_84_.pdf</t>
   </si>
   <si>
     <t>Requer salário justo para aqueles que desempenham corretamente suas funções.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1107,67 +1107,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2341/requerimento_n_01_-_06_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2342/requerimento_n_02_-_06_-_02_-_84.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2343/requerimento_n_03_-_07_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2344/requerimento_n_04_-_07_-_02_-_84___.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2345/requerimento_n_05_-_07_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2346/requerimento_n_06_-_07_-_02_-_84.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2347/requerimento_n_07_-_08_-_02_-_84.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2348/requerimento_n_10_-_07_-_03_-_84_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2349/requerimento_n_10_-_07_-_03_-_84_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2350/requerimento_n_11_-_08_-_03_-_84.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2351/requerimento_n_12_-_08_-_03_-_84.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2352/requerimento_n_13_-_02_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2353/requerimento_n_14_-_03_-_04_-_84.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2354/requerimento_n_15_-_03_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2355/requerimento_n_16_-_03_-_04_-_84.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2356/requerimento_n_17_-_05_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2357/requerimento_n_18_-_05_-_04_-_84.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2358/requerimento_n_19_-_06_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2359/requerimento_n_20_-_05_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2360/requerimento_n_21_-_06_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2361/requerimento_n_22_-_07_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2362/requerimento_n_24_-_08_-_05_-_84.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2363/requerimento_n_25_-_08_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2364/requerimento_n_27_-_08_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2365/requerimento_n_28_-_09_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2366/requerimento_n_29_-_09_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2367/requerimento_n_30_-_09_-_05_-_84.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2368/requerimento_n_31_-_12_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2369/requerimento_n_32_-_12_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2370/requerimento_n_33_-_12_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2371/requerimento_n_34_-_12_-_06_-_84.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2372/requerimento_n_35_-_13_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2373/requerimento_n_36_-_02_-_08_-_84_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2374/requerimento_n_37_-_02_-_08_-_84_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2375/requerimento_n_38_-_03_-_08_-_84_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2376/requerimento_n_39_-_06_-_08_-_84.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2377/requerimento_n_40_-_03_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2378/requerimento_n_41_-_03_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2379/requerimento_n_42_-_04_-_09_-_84.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2380/requerimento_n_43_-_04_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2381/requerimento_n_44_-_04_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2382/requerimento_n_45_-_01_-_10_-_84_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2383/requerimento_n_46_-_02_-_10_-_84_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2384/requerimento_n_48_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2385/requerimento_n_48_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2386/requerimento_n_49_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2387/requerimento_n_50_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2388/requerimento_n_51_-_06_-_11_-_84.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2389/requerimento_n_52_-_06_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2390/requerimento_n_53_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2391/requerimento_n_54_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2392/requerimento_n_55_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2393/requerimento_n_56_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2394/requerimento_n_57_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2395/requerimento_n_58_-_04_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2396/requerimento_n_59_-_04_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2397/requerimento_n_60_-_04_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2398/requerimento_n_61_-_04_-_12_-_84_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2341/requerimento_n_01_-_06_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2342/requerimento_n_02_-_06_-_02_-_84.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2343/requerimento_n_03_-_07_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2344/requerimento_n_04_-_07_-_02_-_84___.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2345/requerimento_n_05_-_07_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2346/requerimento_n_06_-_07_-_02_-_84.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2347/requerimento_n_07_-_08_-_02_-_84.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2348/requerimento_n_10_-_07_-_03_-_84_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2349/requerimento_n_10_-_07_-_03_-_84_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2350/requerimento_n_11_-_08_-_03_-_84.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2351/requerimento_n_12_-_08_-_03_-_84.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2352/requerimento_n_13_-_02_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2353/requerimento_n_14_-_03_-_04_-_84.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2354/requerimento_n_15_-_03_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2355/requerimento_n_16_-_03_-_04_-_84.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2356/requerimento_n_17_-_05_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2357/requerimento_n_18_-_05_-_04_-_84.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2358/requerimento_n_19_-_06_-_02_-_84_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2359/requerimento_n_20_-_05_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2360/requerimento_n_21_-_06_-_04_-_84_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2361/requerimento_n_22_-_07_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2362/requerimento_n_24_-_08_-_05_-_84.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2363/requerimento_n_25_-_08_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2364/requerimento_n_27_-_08_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2365/requerimento_n_28_-_09_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2366/requerimento_n_29_-_09_-_05_-_84_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2367/requerimento_n_30_-_09_-_05_-_84.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2368/requerimento_n_31_-_12_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2369/requerimento_n_32_-_12_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2370/requerimento_n_33_-_12_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2371/requerimento_n_34_-_12_-_06_-_84.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2372/requerimento_n_35_-_13_-_06_-_84_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2373/requerimento_n_36_-_02_-_08_-_84_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2374/requerimento_n_37_-_02_-_08_-_84_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2375/requerimento_n_38_-_03_-_08_-_84_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2376/requerimento_n_39_-_06_-_08_-_84.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2377/requerimento_n_40_-_03_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2378/requerimento_n_41_-_03_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2379/requerimento_n_42_-_04_-_09_-_84.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2380/requerimento_n_43_-_04_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2381/requerimento_n_44_-_04_-_09_-_84_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2382/requerimento_n_45_-_01_-_10_-_84_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2383/requerimento_n_46_-_02_-_10_-_84_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2384/requerimento_n_48_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2385/requerimento_n_48_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2386/requerimento_n_49_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2387/requerimento_n_50_-_05_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2388/requerimento_n_51_-_06_-_11_-_84.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2389/requerimento_n_52_-_06_-_11_-_84_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2390/requerimento_n_53_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2391/requerimento_n_54_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2392/requerimento_n_55_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2393/requerimento_n_56_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2394/requerimento_n_57_-_03_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2395/requerimento_n_58_-_04_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2396/requerimento_n_59_-_04_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2397/requerimento_n_60_-_04_-_12_-_84_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1984/2398/requerimento_n_61_-_04_-_12_-_84_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="148.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>