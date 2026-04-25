--- v0 (2026-02-18)
+++ v1 (2026-04-25)
@@ -54,177 +54,177 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SUELY MONTE SERRAT</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2472/requerimento_n_01_-_05_-_02_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2472/requerimento_n_01_-_05_-_02_-_81_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Estrada Municipal.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADEJAR VICENTE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2473/requerimento_n_02_-_09_-_03_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2473/requerimento_n_02_-_09_-_03_-_81_.pdf</t>
   </si>
   <si>
     <t>Requerer demarcação obrigatória para a parada de veículos destinados ao transporte coletivo de passageiros.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IRAJÁ PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2474/requerimento_n_03_-_10_-_03_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2474/requerimento_n_03_-_10_-_03_-_81_.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de fornos existentes nos corredores das estradas municipais.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2475/requerimento_n_04_-_10_-_03_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2475/requerimento_n_04_-_10_-_03_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer construção de vestiários e casa de zelador.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2482/requerimento_n_05_-_08_-_04_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2482/requerimento_n_05_-_08_-_04_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer cumprimento da Lei n° 184 de - 3 - Abril - 1979 .</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2493/requerimento_n_06_-_02_-_06_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2493/requerimento_n_06_-_02_-_06_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer da municipalidade zoneamento para o baixo meretrício.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2494/requerimento_n_07_-_03_-_06_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2494/requerimento_n_07_-_03_-_06_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer ajuda para a construção de um alpendre e limpeza das casas do Hospital São Vicente de Paulo.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2495/requerimento_n_08_-_03_-_08_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2495/requerimento_n_08_-_03_-_08_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer do Governo Estadual asfaltamento da Rodovia GO - 206.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2496/requerimento_n_09_-_03_-_08_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2496/requerimento_n_09_-_03_-_08_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer do Conselho de Contas dos Municípios informações sobre balancetes e balanços.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2497/requerimento_n_10_-_03_-_08_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2497/requerimento_n_10_-_03_-_08_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer mudança de horário em linha regular de ônibus.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2498/requerimento_n_11_-_03_-_12_-_81_.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2498/requerimento_n_11_-_03_-_12_-_81_.pdf</t>
   </si>
   <si>
     <t>Requer maior atenção da Segurança Pública de nossa cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,67 +531,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2472/requerimento_n_01_-_05_-_02_-_81_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2473/requerimento_n_02_-_09_-_03_-_81_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2474/requerimento_n_03_-_10_-_03_-_81_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2475/requerimento_n_04_-_10_-_03_-_81_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2482/requerimento_n_05_-_08_-_04_-_81_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2493/requerimento_n_06_-_02_-_06_-_81_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2494/requerimento_n_07_-_03_-_06_-_81_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2495/requerimento_n_08_-_03_-_08_-_81_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2496/requerimento_n_09_-_03_-_08_-_81_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2497/requerimento_n_10_-_03_-_08_-_81_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2498/requerimento_n_11_-_03_-_12_-_81_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2472/requerimento_n_01_-_05_-_02_-_81_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2473/requerimento_n_02_-_09_-_03_-_81_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2474/requerimento_n_03_-_10_-_03_-_81_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2475/requerimento_n_04_-_10_-_03_-_81_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2482/requerimento_n_05_-_08_-_04_-_81_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2493/requerimento_n_06_-_02_-_06_-_81_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2494/requerimento_n_07_-_03_-_06_-_81_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2495/requerimento_n_08_-_03_-_08_-_81_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2496/requerimento_n_09_-_03_-_08_-_81_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2497/requerimento_n_10_-_03_-_08_-_81_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1981/2498/requerimento_n_11_-_03_-_12_-_81_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="98" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>