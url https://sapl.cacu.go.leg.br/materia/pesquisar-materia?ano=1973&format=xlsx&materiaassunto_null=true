--- v0 (2025-12-31)
+++ v1 (2026-04-13)
@@ -54,471 +54,471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SEBASTIÃO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3352/requerimento_01-73_de_02-01-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3352/requerimento_01-73_de_02-01-1973.pdf</t>
   </si>
   <si>
     <t>Solicita o partolamento dos trechos que se encontram intransitáveis.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VICENTE DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3353/requerimento_02-73_de_02-01-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3353/requerimento_02-73_de_02-01-1973.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um banquete , como um sinal de amizade e solidariedade , no qual participarão prefeito , vice prefeito eleitos , vereadores atuais e recém-eleitos , servidores municipais, juiz de direito , promotor, delegado , serventuários de justiça, presidentes de partidos e outras entidades.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3354/requerimento3-73.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3354/requerimento3-73.pdf</t>
   </si>
   <si>
     <t>Requerimento 01 Solicita que sejam endereçados ofícios  ao Prof Walter Gonçalves pelo publicação do livro Pontos 1° e 2° Ano Primário._x000D_
 Requerimento 02 Solicita  que seja reparado com urgência a subida da Serra do Baú .</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>AMILTON GAMA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3357/requerimento_04-73_de_06-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3357/requerimento_04-73_de_06-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita para a regulamentação do período de 90 dias para cada soldado.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RENATO JUNQUEIROZ</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3358/requerimento_05-73_de_06-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3358/requerimento_05-73_de_06-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita que o Fórum ceda o salão de audiências para a realização de suas sessões e funcionamento da secretaria.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LÁZARO DA SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3360/requerimento_06-73_de_06-02-1973_2.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3360/requerimento_06-73_de_06-02-1973_2.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento do trecho entre o Ribeirão do Caçu e a Fazenda Assis Tanúz , início da Rodovia Caçu-03.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOSÉ DOMINGOS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3361/requerimento_07-73_de_06-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3361/requerimento_07-73_de_06-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento no trecho recém desmatado da rodovia Caçu-01, e o calçamento nas margens dos córregos do Salto, Porto e Sucuri.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>BIANOR VICENTE</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3362/requerimento_08-73_de_06-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3362/requerimento_08-73_de_06-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento, inclusive construção dos mata-burros necessários da estrada que liga a rodovia caçu-02.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JOÃO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3366/requerimento_09-73_de_07-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3366/requerimento_09-73_de_07-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de construções e reparos nas rodovias municipais.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3367/requerimento_10-73_de_08-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3367/requerimento_10-73_de_08-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita a devolução de um revólver que foi tomado do guarda-noite do Posto Nacional.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3368/requerimento_11-73_de_07-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3368/requerimento_11-73_de_07-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita a construção  de um mata-burro na estrada Caçu na Fazenda do Sr.Totonho.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3369/requerimento_12-73_de_07-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3369/requerimento_12-73_de_07-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de mata-burros nas estradas municipais.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3371/requerimento_13-73_de_08-02-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3371/requerimento_13-73_de_08-02-1973.pdf</t>
   </si>
   <si>
     <t>Solicita aumento de 15% (quinze por cento), nos cargos municipais _x000D_
 _x000D_
 1: Professores do Ensino Primário._x000D_
 2: Porteiro do Cemitério Municipal_x000D_
 3: Pessoal do serviço braçal.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3356/requerimento14-73_de_12-03-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3356/requerimento14-73_de_12-03-1973.pdf</t>
   </si>
   <si>
     <t>Solicita  uma  cópia  do Convênio assinado com canal 02 da Tv Anhanguera para construção e manutenção da Torre.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3372/requerimento_17-73_de_16-03-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3372/requerimento_17-73_de_16-03-1973.pdf</t>
   </si>
   <si>
     <t>Solicita  informações do porque e sob qual regime o acervo da central telefônica desta cidade foi incorporado ao patrimônio municipal._x000D_
 _x000D_
 2:: Envio de cópias autenticadas._x000D_
 3: Registros analíticos sobre o art 94  da Lei n -08 , n-04 -320 de 17 de março de 1964._x000D_
 4: Escrituração da dívida fundada, na forma estabelecida  pelo art 98 e seu único da lei n-04-320 de 17 de março de 1964 ._x000D_
 5: Plano Rodoviário Municipal._x000D_
 6: Da prestação de contas do Ginásio Municipal de Caçu no exercício 1972._x000D_
 7: Situação da Prefeitura até esta data, a suas obrigações com o I;N.F.S.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3373/requerimento_18-73_de_16-03-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3373/requerimento_18-73_de_16-03-1973.pdf</t>
   </si>
   <si>
     <t>Solicita que seja fornecido o montante da despesa de pessoal do município e das despesas correntes de 1972 ,orçamentos plurianuais dos investimentos em vigor no exercício de 1972, parte dos créditos abertos para para reforço de dotações a despesas de pessoal e parte dos mesmos créditos importantes de despesa de capital.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3374/requerimento_19-73_de_03-04-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3374/requerimento_19-73_de_03-04-1973.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a utilização do crédito suplementar aberto pelo decreto n°31-72 de 29 de março de 1972.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3375/requerimento_20-73_de_03-04-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3375/requerimento_20-73_de_03-04-1973.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a autorização sobre o art.86 Item 1 letra C da lei sobre aquisição de um caminhão basculante , sendo que no projeto de lei n° 7-73 pede-se autorização para abertura de crédito especial para pagamento de juros e amortização da Dívida Pública, de correntes empréstimos concedidos em 1972.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3376/requerimento_21-73_de_01-04-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3376/requerimento_21-73_de_01-04-1973.pdf</t>
   </si>
   <si>
     <t>Solicita informações junto ao Prefeito Municipal sobre quais as receitas e despesas do Ginásio Municipal nos exercícios de 1971 e 1972 , qual o números de alunos , de professores e do pessoal administrativo, total de n° de aulas realmente ministradas por cada matéria durante o ano, nos anos letivos de 1971 e 1972.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3377/requerimento_22-73_de_08-05-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3377/requerimento_22-73_de_08-05-1973.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado à esta cidade um representante  para que o mesmo possa verificar o não cumprimento da Lei n° 11-72 que regula o funcionamento do comércio desta cidade.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3378/requerimento_23-73_de_09-05-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3378/requerimento_23-73_de_09-05-1973.pdf</t>
   </si>
   <si>
     <t>Solicita a construção em Caçu - GO, 100 casas para venda ao trabalhador mostrando ao Banco a necessidade de dar ao trabalhador desta cidade a oportunidade de aquisição da casa própria.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3379/requerimento_24-73_de_09-05-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3379/requerimento_24-73_de_09-05-1973.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Obras e Saneamento DNOS a possibilidade de dotar Caçu de Rede de Água e Esgoto , visto a carência deste recursos para a realização da mesma em nossa cidade para solucionar tal problema.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3380/requerimento_25-73_de_10-05-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3380/requerimento_25-73_de_10-05-1973.pdf</t>
   </si>
   <si>
     <t>Solicita informações junto ao Prefeito Municipal sobre quantas máquinas de datilografia possui esta prefeitura, por qual motivo a máquina de datilografia estava a serviço da câmara municipal de Caçu foi retirada da mesma ? e por fim pode ser ser cedida alguma máquina de datilografia da Prefeitura Municipal ser cedida a esta casa, até que a mesma obtenha uma ?</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3381/requerimento_26-73_de_04-06-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3381/requerimento_26-73_de_04-06-1973.pdf</t>
   </si>
   <si>
     <t>Solicita o pedido de execução da lei n° 10-72 que se refere a construção de muros e calçadas que confronta às ruas calçadas.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>JOSÉ MARTINS CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3382/requerimento_27-73_de_04-06-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3382/requerimento_27-73_de_04-06-1973.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o serviço de gramado no Estádio Rio Claro.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3383/requerimento_28-73_de_06-08-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3383/requerimento_28-73_de_06-08-1973.pdf</t>
   </si>
   <si>
     <t>Solicita que seja informado quantos funcionários tem a Prefeitura, quais cargos, nome dos mesmos, padrão e se possível tempo e serviço.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3384/requerimento_29-73_de_06-08-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3384/requerimento_29-73_de_06-08-1973.pdf</t>
   </si>
   <si>
     <t>Solicita ao DNER 12° distrito de Goiânia junto a Viação Jataí LTDA ,que seja incluso novos horários à esta linha ,</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3385/requerimento_30-73_de_03-09-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3385/requerimento_30-73_de_03-09-1973.pdf</t>
   </si>
   <si>
     <t>Solicita a CTBC com sede em Uberlândia Minas Gerais uma extensão da linha interurbana até a cidade de Caçu-GO.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3386/requerimento_31-73_de_03-09-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3386/requerimento_31-73_de_03-09-1973.pdf</t>
   </si>
   <si>
     <t>Solicita Junto aos Correios e Telégrafos para o Posto de Correio de Caçu que seja pago um encarregado do posto incluído no seu quadro de funcionários, sendo que o mesmo recebe pela prefeitura que conta com poucos recursos , e a melhora do posto com serviço de entrega de correspondências.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3387/requerimento_32-73_de_03-09-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3387/requerimento_32-73_de_03-09-1973.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do convênio ou contrato existente com a empresa dos Correios  e Telégrafos para manutenção do Posto do Correio e pagamento dos funcionários.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3388/requerimento_33-73_de_03-09-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3388/requerimento_33-73_de_03-09-1973.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento da estrada do Sr.Jerônimo Francisco ao Ramal da Lagoa</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3389/requerimento_34-73_de_10-09-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3389/requerimento_34-73_de_10-09-1973.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a criação e instalação de uma agência do Banco do Brasil S/A em Caçu -GO.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3390/requerimento_35-73_de_05-11-1973.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3390/requerimento_35-73_de_05-11-1973.pdf</t>
   </si>
   <si>
     <t>Solicita informações junto ao Prefeito se as gratificações pagas a funcionários municipais no regime mensal, estão sendo pagas pelo orçamento geral ou se com critérios especiais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -825,67 +825,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3352/requerimento_01-73_de_02-01-1973.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3353/requerimento_02-73_de_02-01-1973.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3354/requerimento3-73.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3357/requerimento_04-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3358/requerimento_05-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3360/requerimento_06-73_de_06-02-1973_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3361/requerimento_07-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3362/requerimento_08-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3366/requerimento_09-73_de_07-02-1973.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3367/requerimento_10-73_de_08-02-1973.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3368/requerimento_11-73_de_07-02-1973.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3369/requerimento_12-73_de_07-02-1973.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3371/requerimento_13-73_de_08-02-1973.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3356/requerimento14-73_de_12-03-1973.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3372/requerimento_17-73_de_16-03-1973.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3373/requerimento_18-73_de_16-03-1973.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3374/requerimento_19-73_de_03-04-1973.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3375/requerimento_20-73_de_03-04-1973.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3376/requerimento_21-73_de_01-04-1973.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3377/requerimento_22-73_de_08-05-1973.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3378/requerimento_23-73_de_09-05-1973.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3379/requerimento_24-73_de_09-05-1973.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3380/requerimento_25-73_de_10-05-1973.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3381/requerimento_26-73_de_04-06-1973.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3382/requerimento_27-73_de_04-06-1973.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3383/requerimento_28-73_de_06-08-1973.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3384/requerimento_29-73_de_06-08-1973.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3385/requerimento_30-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3386/requerimento_31-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3387/requerimento_32-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3388/requerimento_33-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3389/requerimento_34-73_de_10-09-1973.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3390/requerimento_35-73_de_05-11-1973.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3352/requerimento_01-73_de_02-01-1973.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3353/requerimento_02-73_de_02-01-1973.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3354/requerimento3-73.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3357/requerimento_04-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3358/requerimento_05-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3360/requerimento_06-73_de_06-02-1973_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3361/requerimento_07-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3362/requerimento_08-73_de_06-02-1973.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3366/requerimento_09-73_de_07-02-1973.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3367/requerimento_10-73_de_08-02-1973.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3368/requerimento_11-73_de_07-02-1973.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3369/requerimento_12-73_de_07-02-1973.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3371/requerimento_13-73_de_08-02-1973.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3356/requerimento14-73_de_12-03-1973.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3372/requerimento_17-73_de_16-03-1973.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3373/requerimento_18-73_de_16-03-1973.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3374/requerimento_19-73_de_03-04-1973.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3375/requerimento_20-73_de_03-04-1973.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3376/requerimento_21-73_de_01-04-1973.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3377/requerimento_22-73_de_08-05-1973.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3378/requerimento_23-73_de_09-05-1973.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3379/requerimento_24-73_de_09-05-1973.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3380/requerimento_25-73_de_10-05-1973.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3381/requerimento_26-73_de_04-06-1973.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3382/requerimento_27-73_de_04-06-1973.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3383/requerimento_28-73_de_06-08-1973.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3384/requerimento_29-73_de_06-08-1973.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3385/requerimento_30-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3386/requerimento_31-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3387/requerimento_32-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3388/requerimento_33-73_de_03-09-1973.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3389/requerimento_34-73_de_10-09-1973.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1973/3390/requerimento_35-73_de_05-11-1973.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>