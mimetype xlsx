--- v0 (2025-12-31)
+++ v1 (2026-04-24)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>HOMERO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3290/requerimento_01-71_de_13-02-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3290/requerimento_01-71_de_13-02-1971.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a construção de uma estrada liagando a Rodovia Caçu-2 à  GO-50.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3291/requerimento_n_02-17_de_13-02-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3291/requerimento_n_02-17_de_13-02-1971.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr Prefeito Municipal diversas informações sobre professores, funcionários nomeados e contratados</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MANOEL MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3292/requerimento_03-71_de_13-02-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3292/requerimento_03-71_de_13-02-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma escola primária municipal, do perímetro urbano sendo destinada às crianças menos favorecidas.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ABEL BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3293/requerimento_04-71_de_13-02-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3293/requerimento_04-71_de_13-02-1971.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na GO-21, no trecho compreendido da embocadura da Ponte Teixeira Lott, até encontrar a terra pura numa extensão de 100 metros.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VICENTE DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3294/requerimento_n_05-17_de_13-02-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3294/requerimento_n_05-17_de_13-02-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a criação dentro do perímetro urbano a criação de uma escola que esta sirva para as criançasfilhas de pais pobres que não tem condições de comprar uniformes conforme exigência nos Grupos Escolares.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3295/requerimento_06-71_de_13-04-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3295/requerimento_06-71_de_13-04-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma privada e de cercas na escola da Fazenda Rosilho.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ALTINO</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3296/requerimento_07-71_de_13-04-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3296/requerimento_07-71_de_13-04-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma balsa que possa que possa servir a localidade do Porto de Abdom , pois a mesma região e muito cobiçada pelo município do Canal de São Simão.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3297/requerimento_08-71_de_18-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3297/requerimento_08-71_de_18-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita com prioridade que seja dado o andamento da execução da rede de distribuição de água na cidade.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3298/requerimento_09-71_de_19-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3298/requerimento_09-71_de_19-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita junto à CELG proporcionar o prosseguimento da rede de distribuição de energia elétrica nas ruas da cidade, sendo em prioridade a Avenida Idelfonso Carneiro e Rua Paula e silva até o Grupo Escolar Jerônimo Damasceno Ribeiro.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3299/requerimento_10-71_de_18-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3299/requerimento_10-71_de_18-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita que seja que a documentação seja solucionada o mais breve possível as Carteiras do I.N.P.S dos trabalhadores da Prefeitura.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3300/requerimento_11-71_de_18-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3300/requerimento_11-71_de_18-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um matadouro público nesta cidade.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3301/requerimento_12-71_de_19-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3301/requerimento_12-71_de_19-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita reparos nos mata-burros na estrada Caçu-2 no entroncamento da GO-50 até a ponte do Praião e ainda reparo de terraplanagem com urgência até a divisa com Jataí.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3302/requerimento_13-71_de_19-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3302/requerimento_13-71_de_19-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de um tanque com mangueira, torneira e suporte para prender ou adaptar no caminhão da Prefeitura, com capacidade de 7 mil litros de água.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3303/requerimento_14-71_de_18-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3303/requerimento_14-71_de_18-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam colocadas nas cercas que atravessam a rodovia que liga Caçu a Ponte Teixeira Lott, até o córrego Guariroba as cancelas paralelas nos mata-burros.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3304/requerimento_15-71_de_18-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3304/requerimento_15-71_de_18-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado uma placa - sinaleiro no cruzamento das ruas Idelfonso Carneiro com a Izidoro Goulart , com indicativos de mão contra-mão e velocidade máxima.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3308/requerimento_16-71_de_17-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3308/requerimento_16-71_de_17-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a concessão de licença por 3 meses , para tratar de interesses particulares em virtude dos quais necessito ausentar me desde município , durante o prazo solicitado.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3310/requerimento_17-71_de_19-05-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3310/requerimento_17-71_de_19-05-1971.pdf</t>
   </si>
   <si>
     <t>Solicita medidas para proibir o desrespeito de pessoas que vem se banhando no Córrego Àgua Fria na imediação do aterro existente na Rodovia Caçu-3.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3311/requerimento_18-71_de_15-10-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3311/requerimento_18-71_de_15-10-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de construir um cômodo na Escola Municipal da Fazenda Cachoeirinha, para a preparação de merenda escolar e a normalização do abastecimento de água à mesma escola.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3312/requerimento_19-71_de_15-10-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3312/requerimento_19-71_de_15-10-1971.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr Prefeito a doação de um lote à entidade Assembléia de Deus de Caçu, para a edificação de um templo.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3313/requerimento_20-71_de_16-10-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3313/requerimento_20-71_de_16-10-1971.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr Prefeito que conceda prazo indeterminado aos açougueiros para a retirada de seus chiqueiros de depósitos de porcos para o abate e consumo da população da cidade.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3314/requerimento_21-71_de_16-10-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3314/requerimento_21-71_de_16-10-1971.pdf</t>
   </si>
   <si>
     <t>Solicita que não continue sendo utilizada para instalação de circos , parques ou outros congênere , a área baldia próxima ao Ginásio Municipal de Caçu.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3315/requerimento_22-71_de_10-11-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3315/requerimento_22-71_de_10-11-1971.pdf</t>
   </si>
   <si>
     <t>Solicita que se determine o fornecimento de lanche aos servidores municipais por parte da prefeitura, durante os horários de expediente.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3316/requerimento_23-71_de_10-11-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3316/requerimento_23-71_de_10-11-1971.pdf</t>
   </si>
   <si>
     <t>Solicita que se faça um estudo verificando ou se existe a possibilidade de se adquirir e instalar com recursos da Prefeitura, na sala das sessões da câmara municipal um aparelho completo de auto falantes.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3317/requerimento_24-71_de_10-11-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3317/requerimento_24-71_de_10-11-1971.pdf</t>
   </si>
   <si>
     <t>Solicita a confecção de uma bandeira para o nosso município.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3318/requerimento_25-71_de_11-11-1971.pdf</t>
+    <t>http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3318/requerimento_25-71_de_11-11-1971.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Sr Prefeito Municipal informações sobre a abertura da rodovia Caçu-1, já inclusa no plano rodoviário municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,67 +708,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3290/requerimento_01-71_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3291/requerimento_n_02-17_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3292/requerimento_03-71_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3293/requerimento_04-71_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3294/requerimento_n_05-17_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3295/requerimento_06-71_de_13-04-1971.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3296/requerimento_07-71_de_13-04-1971.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3297/requerimento_08-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3298/requerimento_09-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3299/requerimento_10-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3300/requerimento_11-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3301/requerimento_12-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3302/requerimento_13-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3303/requerimento_14-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3304/requerimento_15-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3308/requerimento_16-71_de_17-05-1971.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3310/requerimento_17-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3311/requerimento_18-71_de_15-10-1971.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3312/requerimento_19-71_de_15-10-1971.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3313/requerimento_20-71_de_16-10-1971.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3314/requerimento_21-71_de_16-10-1971.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3315/requerimento_22-71_de_10-11-1971.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3316/requerimento_23-71_de_10-11-1971.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3317/requerimento_24-71_de_10-11-1971.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3318/requerimento_25-71_de_11-11-1971.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3290/requerimento_01-71_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3291/requerimento_n_02-17_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3292/requerimento_03-71_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3293/requerimento_04-71_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3294/requerimento_n_05-17_de_13-02-1971.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3295/requerimento_06-71_de_13-04-1971.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3296/requerimento_07-71_de_13-04-1971.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3297/requerimento_08-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3298/requerimento_09-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3299/requerimento_10-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3300/requerimento_11-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3301/requerimento_12-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3302/requerimento_13-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3303/requerimento_14-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3304/requerimento_15-71_de_18-05-1971.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3308/requerimento_16-71_de_17-05-1971.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3310/requerimento_17-71_de_19-05-1971.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3311/requerimento_18-71_de_15-10-1971.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3312/requerimento_19-71_de_15-10-1971.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3313/requerimento_20-71_de_16-10-1971.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3314/requerimento_21-71_de_16-10-1971.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3315/requerimento_22-71_de_10-11-1971.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3316/requerimento_23-71_de_10-11-1971.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3317/requerimento_24-71_de_10-11-1971.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacu.go.leg.br/media/sapl/public/materialegislativa/1971/3318/requerimento_25-71_de_11-11-1971.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="207.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>